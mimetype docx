--- v0 (2026-03-19)
+++ v1 (2026-05-11)
@@ -754,60 +754,58 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>規定：</w:t>
             </w:r>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">□是 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A321A5" w14:paraId="30898A75" w14:textId="77777777" w:rsidTr="00AD4CE5">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52D70952" w14:textId="58369DF7" w:rsidR="00A321A5" w:rsidRDefault="004407D9" w:rsidP="00A321A5">
             <w:pPr>
               <w:spacing w:afterLines="50" w:after="180" w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1158,121 +1156,109 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C17FB6" w14:textId="07BC0D57" w:rsidR="00FC740D" w:rsidRDefault="00FC740D" w:rsidP="00FC740D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240" w:line="500" w:lineRule="exact"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk219194309"/>
       <w:r w:rsidRPr="005051D7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>各直轄市及縣市政府財力</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>各直轄市及縣市政府財力級次表</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0B4D37DF" w14:textId="77777777" w:rsidR="00FC740D" w:rsidRPr="009453C1" w:rsidRDefault="00FC740D" w:rsidP="00FC740D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3322"/>
         <w:gridCol w:w="2718"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FC740D" w:rsidRPr="00915B78" w14:paraId="6D762FAA" w14:textId="77777777" w:rsidTr="006A2AF3">
         <w:trPr>
           <w:trHeight w:val="615"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C6515D1" w14:textId="77777777" w:rsidR="00FC740D" w:rsidRPr="00915B78" w:rsidRDefault="00FC740D" w:rsidP="009D6E8C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00915B78">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>財力級次</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D02C86B" w14:textId="54587FF9" w:rsidR="00FC740D" w:rsidRPr="00915B78" w:rsidRDefault="00FC740D" w:rsidP="009D6E8C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B78">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1624,69 +1610,58 @@
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07BB91E6" w14:textId="77777777" w:rsidR="00FC740D" w:rsidRPr="00915B78" w:rsidRDefault="00FC740D" w:rsidP="009D6E8C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>臺</w:t>
-[...9 lines deleted...]
-              <w:t>東縣</w:t>
+              <w:t>臺東縣</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41D8E30C" w14:textId="77777777" w:rsidR="00FC740D" w:rsidRPr="00915B78" w:rsidRDefault="00FC740D" w:rsidP="009D6E8C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC740D" w:rsidRPr="00915B78" w14:paraId="01EA3FA9" w14:textId="77777777" w:rsidTr="006A2AF3">
@@ -2215,69 +2190,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7235143E" w14:textId="77777777" w:rsidR="00FC740D" w:rsidRPr="00915B78" w:rsidRDefault="00FC740D" w:rsidP="009D6E8C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>臺</w:t>
-[...9 lines deleted...]
-              <w:t>中市</w:t>
+              <w:t>臺中市</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7956941E" w14:textId="77777777" w:rsidR="00FC740D" w:rsidRPr="00915B78" w:rsidRDefault="00FC740D" w:rsidP="009D6E8C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC740D" w:rsidRPr="00915B78" w14:paraId="666AA809" w14:textId="77777777" w:rsidTr="006A2AF3">
@@ -2781,69 +2745,58 @@
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>第五級</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4691425C" w14:textId="77777777" w:rsidR="00FC740D" w:rsidRPr="00915B78" w:rsidRDefault="00FC740D" w:rsidP="009D6E8C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>臺</w:t>
-[...9 lines deleted...]
-              <w:t>南市</w:t>
+              <w:t>臺南市</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DAB904C" w14:textId="77777777" w:rsidR="00FC740D" w:rsidRPr="00915B78" w:rsidRDefault="00FC740D" w:rsidP="009D6E8C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B78">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
@@ -3150,105 +3103,51 @@
     <w:p w14:paraId="7E16BDD3" w14:textId="2CE86E94" w:rsidR="00FC740D" w:rsidRPr="009453C1" w:rsidRDefault="001A52DE" w:rsidP="006A2AF3">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="286" w:rightChars="117" w:right="281" w:hangingChars="102" w:hanging="286"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="00FC740D" w:rsidRPr="009453C1" w:rsidSect="00FC740D">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1276" w:right="1418" w:bottom="1418" w:left="1418" w:header="568" w:footer="992" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="001A52DE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>※本表係依據行政院114年12月31日</w:t>
-[...53 lines deleted...]
-        <w:t>年度起適用。</w:t>
+        <w:t>※本表係依據行政院114年12月31日院授主預補字第1140104123號函附件「各直轄市及縣市政府財力級次表」製作，自115年度起適用。</w:t>
       </w:r>
       <w:r w:rsidR="00FC740D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="46B3A26B" w14:textId="10840168" w:rsidR="001D064A" w:rsidRPr="00930DF6" w:rsidRDefault="00620742" w:rsidP="002D3F5A">
       <w:pPr>
         <w:spacing w:afterLines="50" w:after="180" w:line="500" w:lineRule="exact"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930DF6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -4908,67 +4807,57 @@
       <w:r w:rsidR="008611E7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>宣傳方式</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4700496C" w14:textId="2B83455B" w:rsidR="000E5F37" w:rsidRPr="000E5F37" w:rsidRDefault="004407D9" w:rsidP="000E5F37">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>出席率管控</w:t>
-[...8 lines deleted...]
-        <w:t>方式</w:t>
+        <w:t>出席率管控方式</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D790CB" w14:textId="3E304159" w:rsidR="004E4E40" w:rsidRPr="004E4E40" w:rsidRDefault="008611E7" w:rsidP="004E4E40">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C34760">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>預期效益</w:t>
@@ -7807,152 +7696,114 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(範本)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E05E71" w14:textId="77777777" w:rsidR="00565712" w:rsidRPr="00CF3400" w:rsidRDefault="00565712" w:rsidP="00565712">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A542C3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>立意向書人：</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CF3400">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>＿＿＿＿＿＿＿＿＿＿</w:t>
-[...8 lines deleted...]
-        <w:t>（以下簡稱甲方）(企業名稱)</w:t>
+        <w:t>＿＿＿＿＿＿＿＿＿＿（以下簡稱甲方）(企業名稱)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B94000C" w14:textId="77777777" w:rsidR="00565712" w:rsidRPr="00694ECB" w:rsidRDefault="00565712" w:rsidP="00565712">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:firstLineChars="607" w:firstLine="1700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00694ECB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>＿＿＿＿＿＿＿＿＿＿</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>＿＿＿＿＿＿＿＿＿＿（以下簡稱乙方）(政府機關名稱)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D2B4E3" w14:textId="7F25A114" w:rsidR="00565712" w:rsidRPr="00694ECB" w:rsidRDefault="00565712" w:rsidP="00565712">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00694ECB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>（以下簡稱乙方）(政府機關名稱)</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00694ECB">
+        <w:t>甲、乙雙方</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13E84" w:rsidRPr="008D18DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>甲、乙雙方</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B13E84" w:rsidRPr="008D18DA">
+        <w:t>為</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13E84" w:rsidRPr="00196EB9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>為</w:t>
-[...25 lines deleted...]
-        <w:t>，擴增全民運動參與機會，提升民眾運動參與品質，提升規律運動成效</w:t>
+        <w:t>發展及辦理具有地方特色的全民運動活動，落實運動樂活圈，擴增全民運動參與機會，提升民眾運動參與品質，提升規律運動成效</w:t>
       </w:r>
       <w:r w:rsidR="00B13E84">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00B13E84" w:rsidRPr="008D18DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>基於互信互惠及資源共享原則，就合作辦理</w:t>
       </w:r>
       <w:r w:rsidR="00B13E84">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>地方特色全民運動</w:t>
       </w:r>
@@ -8034,210 +7885,100 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694ECB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>（一）</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>課程</w:t>
       </w:r>
       <w:r w:rsidRPr="00694ECB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>名稱：</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>名稱：＿＿＿＿＿＿＿＿＿＿</w:t>
+      </w:r>
       <w:r w:rsidRPr="00694ECB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>＿＿＿＿＿＿＿＿＿＿</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00694ECB">
+        <w:br/>
+        <w:t>（二）</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br/>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>課程</w:t>
+      </w:r>
+      <w:r w:rsidR="002C1871">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>課程</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C1871">
+        <w:t>期程</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694ECB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>期程</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00694ECB">
+        <w:t>：＿＿＿年＿＿月＿＿日</w:t>
+      </w:r>
+      <w:r w:rsidR="002C1871">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>：</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00694ECB">
+        <w:t>至</w:t>
+      </w:r>
+      <w:r w:rsidR="002C1871" w:rsidRPr="00694ECB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>＿＿＿</w:t>
-[...106 lines deleted...]
-        <w:t>日</w:t>
+        <w:t>＿＿＿年＿＿月＿＿日</w:t>
       </w:r>
       <w:r w:rsidRPr="00694ECB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>（三）</w:t>
       </w:r>
       <w:r w:rsidR="004E4E40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>課程列表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="5239" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -9442,375 +9183,327 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>三、場地與安全</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2C0CE9" w14:textId="77777777" w:rsidR="00565712" w:rsidRPr="00694ECB" w:rsidRDefault="00565712" w:rsidP="00565712">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694ECB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>（一）場地</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>（一）場地使用依乙方相關管理規定辦理。</w:t>
+      </w:r>
       <w:r w:rsidRPr="00694ECB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>使用依乙方</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:br/>
+        <w:t>（二）活動結束後，甲方應回復場地原狀。</w:t>
+      </w:r>
       <w:r w:rsidRPr="00694ECB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>相關管理規定辦理。</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00694ECB">
+        <w:br/>
+        <w:t>（三）活動期間之安全及秩序原則由甲方負責。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F837B6" w14:textId="77777777" w:rsidR="00565712" w:rsidRPr="00A542C3" w:rsidRDefault="00565712" w:rsidP="00565712">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A542C3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00694ECB">
+        <w:t>四、宣傳標示</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247E1EA1" w14:textId="730A2B12" w:rsidR="00565712" w:rsidRPr="00CF3400" w:rsidRDefault="00565712" w:rsidP="00565712">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF3400">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br/>
-        <w:t>（三）活動期間之安全及秩序原則由甲方負責。</w:t>
+        <w:t>活動相關宣傳資料，甲方得標示乙方為「</w:t>
+      </w:r>
+      <w:r w:rsidR="00A825C7" w:rsidRPr="00CF3400">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>協</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF3400">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>辦單位」</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3400" w:rsidRPr="00CF3400">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/「指導單位」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF3400">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F837B6" w14:textId="77777777" w:rsidR="00565712" w:rsidRPr="00A542C3" w:rsidRDefault="00565712" w:rsidP="00565712">
+    <w:p w14:paraId="1569D457" w14:textId="77777777" w:rsidR="00565712" w:rsidRPr="00A542C3" w:rsidRDefault="00565712" w:rsidP="00565712">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A542C3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>四、宣傳標示</w:t>
+        <w:t>五、合作期間</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="247E1EA1" w14:textId="730A2B12" w:rsidR="00565712" w:rsidRPr="00CF3400" w:rsidRDefault="00565712" w:rsidP="00565712">
+    <w:p w14:paraId="1803DCE2" w14:textId="77777777" w:rsidR="00565712" w:rsidRPr="00CF3400" w:rsidRDefault="00565712" w:rsidP="00565712">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF3400">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>活動相關宣傳資料，甲方得標示乙方為「</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A825C7" w:rsidRPr="00CF3400">
+        <w:t>本意向書有效期間自____年_____月_____日至____年_____月_____日活動結束日止。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673D8452" w14:textId="77777777" w:rsidR="00565712" w:rsidRPr="00A542C3" w:rsidRDefault="00565712" w:rsidP="00565712">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A542C3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>協</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CF3400">
+        <w:t>六、其他</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E0A1CCC" w14:textId="77777777" w:rsidR="00565712" w:rsidRPr="00694ECB" w:rsidRDefault="00565712" w:rsidP="00565712">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694ECB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>辦單位」</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CF3400" w:rsidRPr="00CF3400">
+        <w:t>（一）本</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>/「指導單位」</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CF3400">
+        <w:t>意向書</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694ECB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>。</w:t>
+        <w:t>屬活動合作原則，不涉及預算或採購承諾。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>（二）未盡事宜，得由雙方協議處理。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1569D457" w14:textId="77777777" w:rsidR="00565712" w:rsidRPr="00A542C3" w:rsidRDefault="00565712" w:rsidP="00565712">
+    <w:p w14:paraId="24FFA43D" w14:textId="77777777" w:rsidR="00565712" w:rsidRDefault="00565712" w:rsidP="00565712">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A542C3">
+    </w:p>
+    <w:p w14:paraId="7E4C81BC" w14:textId="77777777" w:rsidR="00565712" w:rsidRPr="00694ECB" w:rsidRDefault="00565712" w:rsidP="00565712">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694ECB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>五、合作期間</w:t>
+        <w:t>立</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>本意向書</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>一式二份，雙方各執一份為憑。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1803DCE2" w14:textId="77777777" w:rsidR="00565712" w:rsidRPr="00CF3400" w:rsidRDefault="00565712" w:rsidP="00565712">
+    <w:p w14:paraId="7C0D6CAC" w14:textId="77777777" w:rsidR="00565712" w:rsidRDefault="00565712" w:rsidP="00565712">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF3400">
+    </w:p>
+    <w:p w14:paraId="2A0EF979" w14:textId="77777777" w:rsidR="00565712" w:rsidRPr="00694ECB" w:rsidRDefault="00565712" w:rsidP="00565712">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694ECB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>本意向書有效期間自____年_____月_____日至____年_____月_____日活動結束日止。</w:t>
-[...172 lines deleted...]
-        </w:rPr>
         <w:t>立書人</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1B855B85" w14:textId="77777777" w:rsidR="00565712" w:rsidRPr="00694ECB" w:rsidRDefault="00565712" w:rsidP="00565712">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694ECB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>甲方：                                      （簽章）</w:t>
       </w:r>
       <w:r w:rsidRPr="00694ECB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
@@ -10266,73 +9959,60 @@
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>計畫是否已向全民運動署申請其他補助：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68047936" w14:textId="16DDF6C9" w:rsidR="000B7A94" w:rsidRPr="000B7A94" w:rsidRDefault="000B7A94" w:rsidP="00A81991">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000B7A94">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>□否</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">      □是(案件不得重複申請全民運動署補助款)</w:t>
+        <w:t>□否      □是(案件不得重複申請全民運動署補助款)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EAAE9E8" w14:textId="77777777" w:rsidR="000B7A94" w:rsidRPr="000B7A94" w:rsidRDefault="000B7A94" w:rsidP="00A81991">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="240" w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B7A94">
         <w:rPr>
@@ -10340,149 +10020,88 @@
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>除全民運動署補助外，本計畫是否有向其他機關申請經費補助：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DDC223A" w14:textId="6C79549E" w:rsidR="000B7A94" w:rsidRPr="000B7A94" w:rsidRDefault="000B7A94" w:rsidP="00A81991">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000B7A94">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>□否</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000B7A94">
+        <w:t>□否。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1119E6B6" w14:textId="034A464F" w:rsidR="000B7A94" w:rsidRPr="000B7A94" w:rsidRDefault="000B7A94" w:rsidP="00A81991">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>。</w:t>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7A94">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...57 lines deleted...]
-        <w:t>元整。</w:t>
+        <w:t>□是，向＿＿＿＿＿（單位）申請補助新臺幣＿＿＿＿＿元整。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29B48D37" w14:textId="2C81E8BD" w:rsidR="000B7A94" w:rsidRPr="000B7A94" w:rsidRDefault="000B7A94" w:rsidP="00A81991">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Mangal"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B7A94">
         <w:rPr>
@@ -10696,99 +10315,51 @@
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                             <w:color w:val="BFBFBF"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>負責人章</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="000B7A94">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>以上</w:t>
-[...47 lines deleted...]
-        <w:t>事實無訛。</w:t>
+        <w:t>以上所述如有不實，願接受貴單位追回已核撥之補助費用等，各切結事實無訛。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DB74104" w14:textId="11BD76C4" w:rsidR="000B7A94" w:rsidRPr="000B7A94" w:rsidRDefault="000B7A94" w:rsidP="00A81991">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B7A94">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
@@ -11160,180 +10731,99 @@
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="426" w:right="-2" w:hanging="568"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694ECB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>交易或受補助對象，如屬公職人員或其關係人，請受理單位於補助或交易行為成立後30日內，</w:t>
-[...25 lines deleted...]
-        <w:t>同「運動部公職人員及其關係人身分關係事後公開表」公開於本部網站。</w:t>
+        <w:t>交易或受補助對象，如屬公職人員或其關係人，請受理單位於補助或交易行為成立後30日內，併同「運動部公職人員及其關係人身分關係事後公開表」公開於本部網站。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EB0403E" w14:textId="05C20F88" w:rsidR="000B7A94" w:rsidRPr="00961AFE" w:rsidRDefault="000B7A94" w:rsidP="00A81991">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="426" w:right="-2" w:hanging="568"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00961AFE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:b/>
           <w:color w:val="EE0000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>受補助對象，請先檢視是否屬下列所稱之公職人員或其關係人？</w:t>
       </w:r>
       <w:r w:rsidRPr="00961AFE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:b/>
           <w:color w:val="EE0000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...54 lines deleted...]
-        <w:t>各表，並請於次頁簽名欄位簽名或蓋章，並填寫填表日期。</w:t>
+        <w:t>□否。免填下列各表，並請於次頁簽名欄位簽名或蓋章，並填寫填表日期。</w:t>
       </w:r>
       <w:r w:rsidRPr="00961AFE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:b/>
           <w:color w:val="EE0000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>□是。請接續填寫下列【表1】及【表2】。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A9D6F88" w14:textId="77777777" w:rsidR="000B7A94" w:rsidRPr="000B10E9" w:rsidRDefault="000B7A94" w:rsidP="00A81991">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:left="-103" w:right="-708" w:hanging="617"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
@@ -11443,75 +10933,51 @@
           <w:p w14:paraId="69CFD0E6" w14:textId="3F0C8B23" w:rsidR="000B7A94" w:rsidRPr="000B10E9" w:rsidRDefault="000B7A94" w:rsidP="00A81991">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:ind w:left="240" w:hanging="240"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B10E9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>1.運動部部長、政務次長、常務次長、主任秘書、政風處(處長、副處長及科長)、主計處(處長、副處長及科長)、秘書處(處長、副處長及採購</w:t>
-[...23 lines deleted...]
-              <w:t>科長)。</w:t>
+              <w:t>1.運動部部長、政務次長、常務次長、主任秘書、政風處(處長、副處長及科長)、主計處(處長、副處長及科長)、秘書處(處長、副處長及採購科科長)。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="648DF2A0" w14:textId="77777777" w:rsidR="000B7A94" w:rsidRPr="000B10E9" w:rsidRDefault="000B7A94" w:rsidP="00A81991">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:ind w:left="240" w:hanging="240"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B10E9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -11769,75 +11235,51 @@
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:ind w:left="315" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B10E9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>4.公職人員、第一款與第二款所列人員擔任負責人、董事、獨立董事、監察人、經理人或相類似職務之營利事業、非營利之法人及非法人團體。但屬政府或公股指派、</w:t>
-[...23 lines deleted...]
-              <w:t>聘代表或由政府聘任者，不包括之。</w:t>
+              <w:t>4.公職人員、第一款與第二款所列人員擔任負責人、董事、獨立董事、監察人、經理人或相類似職務之營利事業、非營利之法人及非法人團體。但屬政府或公股指派、遴聘代表或由政府聘任者，不包括之。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="636E6774" w14:textId="77777777" w:rsidR="000B7A94" w:rsidRPr="000B10E9" w:rsidRDefault="000B7A94" w:rsidP="00A81991">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:ind w:left="240" w:right="-138" w:hanging="240"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B10E9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
@@ -11901,99 +11343,51 @@
           </w:p>
           <w:p w14:paraId="146AE68F" w14:textId="77777777" w:rsidR="000B7A94" w:rsidRPr="000B10E9" w:rsidRDefault="000B7A94" w:rsidP="00A81991">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:ind w:left="238" w:right="-136" w:hanging="238"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B10E9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>1.共同生活之家屬：</w:t>
-[...47 lines deleted...]
-              <w:t>；雖非親屬，而以永久共同生活為目的同居一家者，視為家屬。</w:t>
+              <w:t>1.共同生活之家屬：指同家之人，除家長外，均為家屬；雖非親屬，而以永久共同生活為目的同居一家者，視為家屬。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="641BC8D3" w14:textId="77777777" w:rsidR="000B7A94" w:rsidRPr="000B10E9" w:rsidRDefault="000B7A94" w:rsidP="00A81991">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:ind w:left="238" w:right="-136" w:hanging="238"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B10E9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="28"/>
@@ -12899,73 +12293,51 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4EE84923" w14:textId="77777777" w:rsidR="000B7A94" w:rsidRPr="000B10E9" w:rsidRDefault="000B7A94" w:rsidP="00A81991">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B10E9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>關係人與公職</w:t>
-[...21 lines deleted...]
-              <w:t>第1項各款之關係</w:t>
+              <w:t>關係人與公職人員間係第3條第1項各款之關係</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B7A94" w:rsidRPr="000B10E9" w14:paraId="2D1B0AC9" w14:textId="77777777" w:rsidTr="00D54EE6">
         <w:trPr>
           <w:trHeight w:val="422"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -13577,73 +12949,51 @@
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="35F8D326" w14:textId="77777777" w:rsidR="000B7A94" w:rsidRPr="000B10E9" w:rsidRDefault="000B7A94" w:rsidP="00A81991">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B10E9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>b.請勾</w:t>
-[...21 lines deleted...]
-              <w:t>者擔任職務：</w:t>
+              <w:t>b.請勾選係以下何者擔任職務：</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25C92C0D" w14:textId="6B633B03" w:rsidR="000B7A94" w:rsidRPr="000B10E9" w:rsidRDefault="000B7A94" w:rsidP="00A81991">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B10E9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>□公職人員本人</w:t>
@@ -14703,73 +14053,51 @@
           <w:ilvl w:val="3"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="284" w:right="-2" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B10E9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>表2請填寫公職人員及關係人之基本資料，並選擇填寫關係人與公職</w:t>
-[...21 lines deleted...]
-        <w:t>第1項各款之關係。</w:t>
+        <w:t>表2請填寫公職人員及關係人之基本資料，並選擇填寫關係人與公職人員間屬第3條第1項各款之關係。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7509A504" w14:textId="77777777" w:rsidR="0003045F" w:rsidRPr="000B10E9" w:rsidRDefault="000B7A94" w:rsidP="00A81991">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="284" w:right="-2" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B10E9">
         <w:rPr>
@@ -15586,73 +14914,51 @@
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:right="-2" w:hanging="676"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B10E9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>公職人員、第一款與第二款所列人員擔任負責人、董事、獨立董事、監察人、經理人或相類似職務之營利事業、非營利之法人及非法人團體。但屬政府或公股指派、</w:t>
-[...21 lines deleted...]
-        <w:t>聘代表或由政府聘任者，不包括之。</w:t>
+        <w:t>公職人員、第一款與第二款所列人員擔任負責人、董事、獨立董事、監察人、經理人或相類似職務之營利事業、非營利之法人及非法人團體。但屬政府或公股指派、遴聘代表或由政府聘任者，不包括之。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B5F887B" w14:textId="77777777" w:rsidR="00A81991" w:rsidRPr="000B10E9" w:rsidRDefault="000B7A94" w:rsidP="00A81991">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:right="-2" w:hanging="676"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B10E9">
         <w:rPr>
@@ -15773,73 +15079,51 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B10E9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="000B7A94" w:rsidRPr="000B10E9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>公職人員或其關係人，不得與公職人員服務或受其監督之機關團體為補助、買賣、租賃、承攬或其他具有對價之交易行為。但有下列情形之</w:t>
-[...21 lines deleted...]
-        <w:t>者，不在此限：</w:t>
+        <w:t>公職人員或其關係人，不得與公職人員服務或受其監督之機關團體為補助、買賣、租賃、承攬或其他具有對價之交易行為。但有下列情形之一者，不在此限：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C40FF78" w14:textId="77777777" w:rsidR="00A81991" w:rsidRPr="000B10E9" w:rsidRDefault="000B7A94" w:rsidP="00A81991">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:right="-2" w:hanging="196"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -16209,127 +15493,83 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:right="-2"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B10E9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>交易或補助金額新臺幣十萬元以上未達</w:t>
-[...21 lines deleted...]
-        <w:t>百萬元者，處新臺幣六萬元以上五十萬元以下罰鍰。</w:t>
+        <w:t>交易或補助金額新臺幣十萬元以上未達一百萬元者，處新臺幣六萬元以上五十萬元以下罰鍰。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B3AEB0A" w14:textId="59623682" w:rsidR="00A81991" w:rsidRPr="000B10E9" w:rsidRDefault="00A81991" w:rsidP="00A81991">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:right="-2"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B10E9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>交易或補助金額新臺幣</w:t>
-[...21 lines deleted...]
-        <w:t>百萬元以上未達一千萬元者，處新臺幣六十萬元以上五百萬元以下罰鍰。</w:t>
+        <w:t>交易或補助金額新臺幣一百萬元以上未達一千萬元者，處新臺幣六十萬元以上五百萬元以下罰鍰。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E57C510" w14:textId="3CAAEB33" w:rsidR="00A81991" w:rsidRPr="000B10E9" w:rsidRDefault="00A81991" w:rsidP="00A81991">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:right="-2"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B10E9">
         <w:rPr>
@@ -16809,67 +16049,67 @@
               </w:rPr>
               <w:t>具地方</w:t>
             </w:r>
             <w:r w:rsidR="00694ECB" w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>特色</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B16D30B" w14:textId="1AA8320C" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00950394" w:rsidP="00D54EE6">
+          <w:p w14:paraId="5B16D30B" w14:textId="2DFC3461" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="009F01D2" w:rsidP="00D54EE6">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2879" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15AB33A7" w14:textId="451FA3EF" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00565712" w:rsidP="00A81991">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -17302,168 +16542,85 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>執行團隊之專業能力與實績</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74B0A607" w14:textId="4194AD22" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00950394" w:rsidP="00D54EE6">
+          <w:p w14:paraId="74B0A607" w14:textId="3F723146" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="009F01D2" w:rsidP="00D54EE6">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>30</w:t>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2879" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6541261B" w14:textId="7FC2C2B8" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00B93E5A">
-[...4 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="0F5FB779" w14:textId="0C8C9294" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="009774B6">
+            <w:pPr>
               <w:spacing w:after="160" w:line="500" w:lineRule="exact"/>
-              <w:contextualSpacing/>
-[...78 lines deleted...]
-              <w:spacing w:after="160" w:line="500" w:lineRule="exact"/>
+              <w:ind w:left="54"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>過去與本案相關性質之工作實績</w:t>
             </w:r>
             <w:r w:rsidR="00B13E84">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
@@ -17527,67 +16684,67 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>活動特殊性</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5888AB0A" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00D54EE6">
+          <w:p w14:paraId="5888AB0A" w14:textId="16E9C166" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="009F01D2" w:rsidP="00D54EE6">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694ECB">
-[...5 lines deleted...]
-              <w:t>10</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2879" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1082BB56" w14:textId="6C426DF5" w:rsidR="00694ECB" w:rsidRPr="00B93E5A" w:rsidRDefault="00694ECB" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
@@ -18095,123 +17252,100 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>附件</w:t>
       </w:r>
       <w:r w:rsidR="00766A50">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00930DF6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C62F28">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>複</w:t>
-[...9 lines deleted...]
-        <w:t>審</w:t>
+        <w:t>複審</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>審查表</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6050E1BF" w14:textId="2289D8B6" w:rsidR="00694ECB" w:rsidRPr="005425D9" w:rsidRDefault="00694ECB" w:rsidP="005425D9">
       <w:pPr>
         <w:spacing w:line="-499" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694ECB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>115年地方特色全民運動活動申辦計畫</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C62F28">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>複</w:t>
-[...10 lines deleted...]
-        <w:t>審</w:t>
+        <w:t>複審</w:t>
       </w:r>
       <w:r w:rsidRPr="00694ECB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>審查表</w:t>
       </w:r>
       <w:r w:rsidR="005425D9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(運動推廣課程)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
@@ -18626,69 +17760,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="229FF83B" w14:textId="53150ABD" w:rsidR="00694ECB" w:rsidRPr="00332F94" w:rsidRDefault="00694ECB" w:rsidP="001A1223">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332F94">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>每活動申請補助金額</w:t>
-[...17 lines deleted...]
-        <w:t>總經費</w:t>
+        <w:t>每活動申請補助金額佔總經費</w:t>
       </w:r>
       <w:r w:rsidR="00E3478A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>比率</w:t>
       </w:r>
       <w:r w:rsidRPr="00332F94">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>須符合本案自籌</w:t>
       </w:r>
       <w:r w:rsidR="00E3478A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>比率</w:t>
       </w:r>
@@ -19368,56 +18484,56 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>審查評分表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="審查評分表"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="1835"/>
-        <w:gridCol w:w="3290"/>
-        <w:gridCol w:w="2498"/>
+        <w:gridCol w:w="3121"/>
+        <w:gridCol w:w="2667"/>
         <w:gridCol w:w="6"/>
         <w:gridCol w:w="1420"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B7E54" w:rsidRPr="000B10E9" w14:paraId="2E90510A" w14:textId="77777777" w:rsidTr="009B7E54">
+      <w:tr w:rsidR="009B7E54" w:rsidRPr="000B10E9" w14:paraId="2E90510A" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="533E78BF" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="000B10E9" w:rsidRDefault="00694ECB" w:rsidP="001A1223">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -19464,85 +18580,85 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>評選</w:t>
             </w:r>
             <w:r w:rsidR="001A1223" w:rsidRPr="000B10E9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="000B10E9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="248FA66F" w14:textId="34F6D955" w:rsidR="00694ECB" w:rsidRPr="000B10E9" w:rsidRDefault="001A1223" w:rsidP="001A1223">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B10E9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>申請計劃書撰擬重點</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D3E7054" w14:textId="56B95567" w:rsidR="00694ECB" w:rsidRPr="000B10E9" w:rsidRDefault="001A1223" w:rsidP="001A1223">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B10E9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
@@ -19566,51 +18682,51 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F68479F" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="000B10E9" w:rsidRDefault="00694ECB" w:rsidP="001A1223">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B10E9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>審查評分</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A1223" w:rsidRPr="00694ECB" w14:paraId="25C219F7" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="001A1223" w:rsidRPr="00694ECB" w14:paraId="25C219F7" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1920"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7181C1E6" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -19662,98 +18778,98 @@
             <w:r w:rsidR="007833AD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>主題</w:t>
             </w:r>
             <w:r w:rsidR="009A2E61">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>具地方</w:t>
             </w:r>
             <w:r w:rsidR="009A2E61" w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>特色</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19F88985" w14:textId="3175DBBD" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00AA23FC">
+          <w:p w14:paraId="19F88985" w14:textId="41CB008C" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00AA23FC">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="001733C2">
-[...5 lines deleted...]
-              <w:t>10</w:t>
+            <w:r w:rsidR="009F01D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00061A21">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2897E7E7" w14:textId="1127CDE4" w:rsidR="009A2E61" w:rsidRPr="009A2E61" w:rsidRDefault="009A2E61" w:rsidP="009A2E61">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:ind w:left="484" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -19912,155 +19028,163 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>地方特色運動</w:t>
             </w:r>
             <w:r w:rsidR="00667E99">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>之推廣課程</w:t>
             </w:r>
             <w:r w:rsidRPr="009A2E61">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3AF709AE" w14:textId="12A97E89" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00667E99">
+          <w:p w14:paraId="3AF709AE" w14:textId="6E3B7C99" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00667E99">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>符合</w:t>
             </w:r>
             <w:r w:rsidR="00667E99">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>兩</w:t>
             </w:r>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>項或以上 (</w:t>
             </w:r>
-            <w:r w:rsidR="00D06370">
-[...5 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidR="009049AB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="001733C2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>-10</w:t>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="009F01D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00806A69">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="323B3DE4" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00694ECB">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A1223" w:rsidRPr="00694ECB" w14:paraId="1AB06F37" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="001A1223" w:rsidRPr="00694ECB" w14:paraId="1AB06F37" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1920"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="226ACCCF" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -20074,195 +19198,211 @@
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="763FDDE3" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00694ECB">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B30529E" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="001A1223">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7190639A" w14:textId="6488FEFE" w:rsidR="009A49F1" w:rsidRDefault="00694ECB" w:rsidP="00667E99">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>符合</w:t>
             </w:r>
             <w:r w:rsidR="00667E99">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>項</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57DE2255" w14:textId="5BF942FE" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00667E99">
+          <w:p w14:paraId="57DE2255" w14:textId="7A586D93" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00667E99">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:r w:rsidR="009F01D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
             <w:r w:rsidR="00D06370">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4-7</w:t>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="009049AB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00806A69">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FD7F3C9" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00694ECB">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A1223" w:rsidRPr="00694ECB" w14:paraId="77C59BCB" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="001A1223" w:rsidRPr="00694ECB" w14:paraId="77C59BCB" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1697"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F23A4BE" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -20276,77 +19416,77 @@
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="457410BF" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00694ECB">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10B355D1" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="001A1223">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72D858ED" w14:textId="77777777" w:rsidR="009A49F1" w:rsidRDefault="00694ECB" w:rsidP="00667E99">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -20396,51 +19536,51 @@
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72245B0B" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00694ECB">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="449352D4" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="449352D4" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72F6C30A" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -20531,85 +19671,85 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
             <w:r w:rsidR="00061A21">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="019748CF" w14:textId="2EE1A167" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>課程項目、內容、流程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23D0DA15" w14:textId="37CE62A1" w:rsidR="00DA0553" w:rsidRPr="001A1223" w:rsidRDefault="00DA0553" w:rsidP="000B71B3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -20653,51 +19793,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E4B29E7" w14:textId="2CA500F9" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="2AD0D71E" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="2AD0D71E" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62DD7148" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -20711,124 +19851,104 @@
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="644FCCA4" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="646AA896" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3161FE60" w14:textId="77777777" w:rsidR="000D05A8" w:rsidRDefault="00DA0553" w:rsidP="000B71B3">
+          <w:p w14:paraId="6AD269BE" w14:textId="7872008D" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="009049AB">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>規劃待修正</w:t>
-[...19 lines deleted...]
-              <w:t>(</w:t>
+              <w:t>規劃待修正(</w:t>
             </w:r>
             <w:r w:rsidR="007950E3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00806A69">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="004E4E40">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
@@ -20854,51 +19974,51 @@
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="252F8367" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="02D4FBDA" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="02D4FBDA" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28D9656E" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -20912,77 +20032,77 @@
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3714E409" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="377CF427" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FAF4F90" w14:textId="6B1DF56C" w:rsidR="00DA0553" w:rsidRPr="002E3311" w:rsidRDefault="00DA0553" w:rsidP="000B71B3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -21011,51 +20131,51 @@
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="138C2786" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="72CD5963" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="72CD5963" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2642352E" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -21067,51 +20187,51 @@
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54FEE819" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="521ADE5F" w14:textId="7318A91D" w:rsidR="00DA0553" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>授課對象及</w:t>
@@ -21122,51 +20242,51 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>預估參與人</w:t>
             </w:r>
             <w:r w:rsidR="006433F9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>次</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BD1D3CD" w14:textId="141CC575" w:rsidR="00DA0553" w:rsidRDefault="00806A69" w:rsidP="000B71B3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -21240,51 +20360,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6BB751E3" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="447567FE" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="447567FE" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30B3E6EE" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -21296,74 +20416,74 @@
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00AF0C76" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="567DAFBB" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2ECB80DD" w14:textId="180B36AF" w:rsidR="00DA0553" w:rsidRDefault="00806A69" w:rsidP="000B71B3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -21445,51 +20565,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="501B5AC0" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="31997E1D" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="31997E1D" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75B85B41" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -21501,74 +20621,74 @@
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C91BF54" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E65D6F4" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63F41585" w14:textId="4E318AC2" w:rsidR="00DA0553" w:rsidRDefault="00806A69" w:rsidP="000B71B3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -21634,51 +20754,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25EA8914" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="263D07A5" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="263D07A5" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49FC53BB" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -21690,74 +20810,74 @@
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70251921" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A41EBEA" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E0463A0" w14:textId="1A6D192B" w:rsidR="00DA0553" w:rsidRDefault="00DA0553" w:rsidP="000B71B3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -21783,51 +20903,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="796EAF03" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="6F364C8E" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="6F364C8E" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FF94781" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -21839,82 +20959,82 @@
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19390EE9" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CFDBB9D" w14:textId="491FA09E" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>報名及收費方式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D134E00" w14:textId="1CCFC082" w:rsidR="00DA0553" w:rsidRDefault="00DA0553" w:rsidP="000B71B3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -21956,51 +21076,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18A43948" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="277044A7" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="277044A7" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C8969BE" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -22012,74 +21132,74 @@
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EAA5D57" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38CB98BD" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75AF6518" w14:textId="6444D0B7" w:rsidR="00DA0553" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -22104,51 +21224,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64C65323" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="73094672" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="73094672" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17B5A79E" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -22160,74 +21280,74 @@
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EEC24D4" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="344D96FB" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FA5FD58" w14:textId="2AF00749" w:rsidR="00DA0553" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -22252,51 +21372,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3DF4CA7F" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="190AD312" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="190AD312" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06BE7AC1" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -22310,160 +21430,176 @@
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="547804B2" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B58FE8D" w14:textId="025EF54D" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>場次明細（日期、時間、場地</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="402A318D" w14:textId="2F632EC5" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+          <w:p w14:paraId="402A318D" w14:textId="5E1341A8" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>時數符合本案規定(5</w:t>
+              <w:t>時數符合本案規定(</w:t>
+            </w:r>
+            <w:r w:rsidR="003C4E0F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00806A69">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DBBCF42" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="51914103" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="51914103" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0700A39D" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -22475,74 +21611,74 @@
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E9175A2" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D5AA4A6" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B261F43" w14:textId="77777777" w:rsidR="000D05A8" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -22588,51 +21724,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="374AF477" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="73CF0315" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="73CF0315" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C736774" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -22644,144 +21780,124 @@
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6254918C" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6160A1D7" w14:textId="6090A8CD" w:rsidR="00DA0553" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>師資名單資訊</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C6F05CD" w14:textId="77777777" w:rsidR="000D05A8" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+          <w:p w14:paraId="532DAA38" w14:textId="404C7B01" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="009049AB">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>所有課堂師資名單</w:t>
             </w:r>
             <w:r w:rsidR="004E4E40">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>合理且</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>完整</w:t>
-[...19 lines deleted...]
-              <w:t>(</w:t>
+              <w:t>完整(</w:t>
             </w:r>
             <w:r w:rsidR="00806A69">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00806A69">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
@@ -22797,51 +21913,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19E7FC84" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="66E016BE" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="66E016BE" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="137D5892" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -22853,74 +21969,74 @@
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4ABB9582" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1963661C" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7166D807" w14:textId="77777777" w:rsidR="000D05A8" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -22981,51 +22097,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E2FB282" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="175BA181" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="175BA181" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16C5F39C" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -23037,74 +22153,74 @@
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="431F60FE" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25D8C864" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="088C6F2F" w14:textId="60514040" w:rsidR="00DA0553" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -23130,51 +22246,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E922329" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="1EBB9A51" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="1EBB9A51" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="587A1473" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -23188,83 +22304,83 @@
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E6F65FA" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72A81EBB" w14:textId="3377DFBA" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>預期效益</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FDCC589" w14:textId="77777777" w:rsidR="000D05A8" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -23326,51 +22442,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11C71D4C" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="7683704E" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="7683704E" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D46186C" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -23382,74 +22498,74 @@
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6523CDE2" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="299E5176" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39A7E719" w14:textId="084917FF" w:rsidR="00DA0553" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -23475,51 +22591,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79596BA4" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="0E45F93D" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="0E45F93D" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="641"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44BBE258" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -23533,85 +22649,85 @@
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76E72D19" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DB9FDD6" w14:textId="1C92A67B" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>保險</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="034BC7FF" w14:textId="461B9421" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -23655,51 +22771,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D443F88" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="0F8DA5A5" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="0F8DA5A5" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="663"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A64603E" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -23711,76 +22827,76 @@
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77CD1AD7" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="128B9A47" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10AA4620" w14:textId="618CD191" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -23808,51 +22924,51 @@
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F50F32B" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="4535B9FC" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="4535B9FC" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="663"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D773F71" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -23866,77 +22982,77 @@
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52C995AC" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A7FD1D9" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35264486" w14:textId="77777777" w:rsidR="000D05A8" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -23986,51 +23102,51 @@
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D6F62FF" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B7E54" w:rsidRPr="00694ECB" w14:paraId="57BD4522" w14:textId="77777777" w:rsidTr="009B7E54">
+      <w:tr w:rsidR="009B7E54" w:rsidRPr="00694ECB" w14:paraId="57BD4522" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="392CE139" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -24044,84 +23160,84 @@
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09C91809" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02ABB9F6" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>活動變更及緊急應變措施</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="207635B2" w14:textId="77777777" w:rsidR="000D05A8" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -24184,51 +23300,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CD87996" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="239BD677" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="239BD677" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="734D2883" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -24240,74 +23356,74 @@
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="721815A2" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2102E55C" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0725B77E" w14:textId="3C9F47EC" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -24332,51 +23448,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4CFD11AC" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B7E54" w:rsidRPr="00694ECB" w14:paraId="0E3BF295" w14:textId="77777777" w:rsidTr="009B7E54">
+      <w:tr w:rsidR="009B7E54" w:rsidRPr="00694ECB" w14:paraId="0E3BF295" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34E2F811" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -24388,75 +23504,75 @@
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="025374BA" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56B1C129" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C4C2792" w14:textId="435A9A76" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -24482,2716 +23598,2024 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10970F8B" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="0ADF45AA" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="009F01D2" w:rsidRPr="00694ECB" w14:paraId="0ADF45AA" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="746F224E" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
+          <w:p w14:paraId="746F224E" w14:textId="77777777" w:rsidR="009F01D2" w:rsidRPr="00694ECB" w:rsidRDefault="009F01D2" w:rsidP="009F01D2">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6549BED1" w14:textId="230381CA" w:rsidR="00BD6D27" w:rsidRDefault="00BD6D27" w:rsidP="00AA23FC">
+          <w:p w14:paraId="6549BED1" w14:textId="230381CA" w:rsidR="009F01D2" w:rsidRDefault="009F01D2" w:rsidP="009F01D2">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>執行團隊之專業能力與實績</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66841075" w14:textId="5896F33B" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00AA23FC">
+          <w:p w14:paraId="66841075" w14:textId="5801242C" w:rsidR="009F01D2" w:rsidRPr="00694ECB" w:rsidRDefault="009F01D2" w:rsidP="009F01D2">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="001733C2">
-[...13 lines deleted...]
-              <w:t>分</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10分</w:t>
             </w:r>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="737837BC" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+          <w:p w14:paraId="737837BC" w14:textId="3ED589A5" w:rsidR="009F01D2" w:rsidRPr="00694ECB" w:rsidRDefault="009F01D2" w:rsidP="009F01D2">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>申請單位證明文件</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1300" w:type="pct"/>
+              <w:t>申請單位資源</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65FF2254" w14:textId="61F960B3" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+          <w:p w14:paraId="65FF2254" w14:textId="13695CC8" w:rsidR="009F01D2" w:rsidRPr="00694ECB" w:rsidRDefault="009F01D2" w:rsidP="009F01D2">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>詳細說明預計投入資源</w:t>
+            </w:r>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>符合(</w:t>
-[...7 lines deleted...]
-              <w:t>5分</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2分</w:t>
             </w:r>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07D4D440" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+          <w:p w14:paraId="07D4D440" w14:textId="77777777" w:rsidR="009F01D2" w:rsidRPr="00694ECB" w:rsidRDefault="009F01D2" w:rsidP="009F01D2">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="0BB26F9D" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="009F01D2" w:rsidRPr="00694ECB" w14:paraId="0BB26F9D" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="328036E4" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
+          <w:p w14:paraId="328036E4" w14:textId="77777777" w:rsidR="009F01D2" w:rsidRPr="00694ECB" w:rsidRDefault="009F01D2" w:rsidP="009F01D2">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BC6A224" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
-[...13 lines deleted...]
-            <w:tcW w:w="1712" w:type="pct"/>
+          <w:p w14:paraId="7BC6A224" w14:textId="77777777" w:rsidR="009F01D2" w:rsidRPr="00694ECB" w:rsidRDefault="009F01D2" w:rsidP="009F01D2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E472CB4" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+          <w:p w14:paraId="0E472CB4" w14:textId="77777777" w:rsidR="009F01D2" w:rsidRPr="00694ECB" w:rsidRDefault="009F01D2" w:rsidP="009F01D2">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="732BAF65" w14:textId="77777777" w:rsidR="000D05A8" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+          <w:p w14:paraId="5B8A9EF9" w14:textId="12ECB156" w:rsidR="009F01D2" w:rsidRPr="00694ECB" w:rsidRDefault="009F01D2" w:rsidP="009F01D2">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694ECB">
-[...41 lines deleted...]
-              <w:t>)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>未提供或無清楚規劃(0分)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7001AF64" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+          <w:p w14:paraId="7001AF64" w14:textId="77777777" w:rsidR="009F01D2" w:rsidRPr="00694ECB" w:rsidRDefault="009F01D2" w:rsidP="009F01D2">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B7E54" w:rsidRPr="00694ECB" w14:paraId="4E680DB5" w14:textId="77777777" w:rsidTr="009B7E54">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="7A07F4B6" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="623"/>
+          <w:trHeight w:val="1075"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="57709D3F" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
+          </w:tcPr>
+          <w:p w14:paraId="47649C00" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...15 lines deleted...]
-            <w:tcW w:w="1712" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C18FBA" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2F2D3CC5" w14:textId="1DB65B28" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+          </w:tcPr>
+          <w:p w14:paraId="11B3C9B6" w14:textId="57C27B95" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>申請單位背景說明</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1300" w:type="pct"/>
+              <w:t>申請單位過去實績</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="758121BD" w14:textId="686A5CB8" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+          </w:tcPr>
+          <w:p w14:paraId="394DF767" w14:textId="30399721" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="009B7E54" w:rsidP="009049AB">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>有</w:t>
-[...7 lines deleted...]
-              <w:t>(2</w:t>
+              <w:t>詳列</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA0553">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>過去三年相關工作成果(</w:t>
+            </w:r>
+            <w:r w:rsidR="009F01D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="009214B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="009F01D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="009214B2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>分</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694ECB">
+            <w:r w:rsidR="00DA0553">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="75F83722" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F18EB4D" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="4F218298" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="0B03AAF6" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="623"/>
+          <w:trHeight w:val="695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73CD017B" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
+          <w:p w14:paraId="62036790" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ABEB8A2" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
-[...13 lines deleted...]
-            <w:tcW w:w="1712" w:type="pct"/>
+          <w:p w14:paraId="37A8F819" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21BDD687" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+          <w:p w14:paraId="6842B4E4" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ADBAAF3" w14:textId="04127389" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+          <w:p w14:paraId="6222788D" w14:textId="37B103D0" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>無(0</w:t>
+              <w:t>簡單條列相關實績(</w:t>
+            </w:r>
+            <w:r w:rsidR="009214B2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1-</w:t>
+            </w:r>
+            <w:r w:rsidR="009F01D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="009214B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="2839DEB5" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F779E60" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="6B0071DC" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="009B7E54" w:rsidRPr="00694ECB" w14:paraId="7E2AA7C9" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="671"/>
+          <w:trHeight w:val="695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08E2CA6C" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
+          <w:p w14:paraId="0B1CFA6A" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F7C59C3" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
-[...14 lines deleted...]
-            <w:vMerge w:val="restart"/>
+          <w:p w14:paraId="71BF60CA" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1624" w:type="pct"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="608C8772" w14:textId="52A420A5" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+          <w:p w14:paraId="55F10CA2" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694ECB">
-[...11 lines deleted...]
-            <w:tcW w:w="1300" w:type="pct"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A351921" w14:textId="5BD21D4B" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+          <w:p w14:paraId="1B7E8862" w14:textId="341FC1EA" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>詳細說明預計投入資源</w:t>
-[...7 lines deleted...]
-              <w:t>(3</w:t>
+              <w:t>無提供(0</w:t>
             </w:r>
             <w:r w:rsidR="009214B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694ECB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3211AC01" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+          <w:p w14:paraId="6042CFCC" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="0634AD47" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="12F19034" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="671"/>
+          <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="3160A251" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4573D2B0" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...37 lines deleted...]
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07668FC5" w14:textId="202D75E5" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00AA23FC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>活動特殊性 (</w:t>
+            </w:r>
+            <w:r w:rsidR="009F01D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidR="000D05A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1624" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="551A39B1" w14:textId="68FF920A" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04A62647" w14:textId="6B5C6F7E" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="009B7E54">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>未提供或無清楚規劃(0</w:t>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>活動對象是否規劃兒少、女性、年長者、原住民、新住民、客家或職工等族群</w:t>
+            </w:r>
+            <w:r w:rsidR="00C20871">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1388" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2719B6A4" w14:textId="77777777" w:rsidR="000D05A8" w:rsidRDefault="00DA0553" w:rsidP="009B7E54">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>符合兩項或以上</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75171DA0" w14:textId="14DED78B" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="009B7E54">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="009F01D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="009214B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="009F01D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidR="009214B2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>分</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-            <w:tcBorders>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6A241B35" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+          </w:tcPr>
+          <w:p w14:paraId="12D866EF" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="7A07F4B6" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="3404DD71" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="695"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="47649C00" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5835E944" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...22 lines deleted...]
-          <w:p w14:paraId="11B3C9B6" w14:textId="57C27B95" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2742AF65" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694ECB">
-[...11 lines deleted...]
-            <w:tcW w:w="1300" w:type="pct"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1624" w:type="pct"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="4D4B39B0" w14:textId="3F0944AD" w:rsidR="00AA23FC" w:rsidRDefault="009B7E54" w:rsidP="00AA23FC">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="444F796D" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="009B7E54">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="394DF767" w14:textId="619C6BB3" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00AA23FC">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1388" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37F22C3B" w14:textId="0246AE83" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="009049AB">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>(</w:t>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>符合一項(</w:t>
+            </w:r>
+            <w:r w:rsidR="00164978">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="009214B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>6-</w:t>
-[...7 lines deleted...]
-              <w:t>20</w:t>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="009F01D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="009214B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="7F18EB4D" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6097A0E8" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="0B03AAF6" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="0CBF89D7" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="695"/>
+          <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="62036790" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39B006E0" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...14 lines deleted...]
-            <w:tcW w:w="1712" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31049C83" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1624" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...20 lines deleted...]
-            <w:tcW w:w="1300" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="6222788D" w14:textId="074FD55B" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18F51EF7" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="009B7E54">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...83 lines deleted...]
-            <w:vMerge/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71BF60CA" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
-[...13 lines deleted...]
-            <w:tcW w:w="1712" w:type="pct"/>
+          <w:p w14:paraId="0EB1A740" w14:textId="1F898AEF" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="009B7E54">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>未符合(0</w:t>
+            </w:r>
+            <w:r w:rsidR="009214B2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="742" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5069FA98" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="0D84953C" w14:textId="77777777" w:rsidTr="00450AD3">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55F10CA2" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+          <w:p w14:paraId="5437BB4A" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="955" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7918EAF5" w14:textId="04E01617" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00AA23FC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>經費合理性 (10</w:t>
+            </w:r>
+            <w:r w:rsidR="000D05A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1624" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BFABA7B" w14:textId="50AEA201" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1300" w:type="pct"/>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>經費概算表是否合理編列</w:t>
+            </w:r>
+            <w:r w:rsidR="00C20871">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B7E8862" w14:textId="341FC1EA" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+          <w:p w14:paraId="6CD0D5BA" w14:textId="722E127D" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>無提供(0</w:t>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>合理(</w:t>
             </w:r>
             <w:r w:rsidR="009214B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>6-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="009214B2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>分</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-            <w:tcBorders>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6042CFCC" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+          </w:tcPr>
+          <w:p w14:paraId="22A420A1" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="12F19034" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="274E2FD1" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="615"/>
+          <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4573D2B0" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="325DE2FC" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56D99C43" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1624" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="754C9173" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07668FC5" w14:textId="7A08A495" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00AA23FC">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1574E430" w14:textId="6E7821C0" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="009214B2" w:rsidP="00DA0553">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...114 lines deleted...]
-            <w:r w:rsidRPr="00694ECB">
+              <w:t>未盡合理</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA0553" w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="0042028A">
-[...212 lines deleted...]
-            <w:r w:rsidRPr="00694ECB">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1-5分</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA0553" w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6097A0E8" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+          <w:p w14:paraId="4062BF35" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="0CBF89D7" w14:textId="77777777" w:rsidTr="006A2AF3">
+      <w:tr w:rsidR="00DA0553" w:rsidRPr="00694ECB" w14:paraId="293E4C25" w14:textId="77777777" w:rsidTr="00450AD3">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="557"/>
+          <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...157 lines deleted...]
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5437BB4A" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="006A2AF3">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7D8D3D6A" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7918EAF5" w14:textId="04E01617" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00AA23FC">
-[...39 lines deleted...]
-            <w:vMerge w:val="restart"/>
+          <w:p w14:paraId="2E79F934" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1624" w:type="pct"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BFABA7B" w14:textId="50AEA201" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+          <w:p w14:paraId="185A16BC" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694ECB">
-[...140 lines deleted...]
-            <w:vMerge/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56D99C43" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
-[...24 lines deleted...]
-          <w:p w14:paraId="754C9173" w14:textId="77777777" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
+          <w:p w14:paraId="5326F1C7" w14:textId="08B32560" w:rsidR="00DA0553" w:rsidRPr="00694ECB" w:rsidRDefault="00DA0553" w:rsidP="00DA0553">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...189 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>缺件</w:t>
-[...8 lines deleted...]
-              <w:t>、無檢附(0</w:t>
+              <w:t>缺件、無檢附(0</w:t>
             </w:r>
             <w:r w:rsidR="000D05A8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -28785,64 +27209,52 @@
         <w:t>領　　　據</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CF14DAF" w14:textId="77777777" w:rsidR="00CF3400" w:rsidRPr="006358F6" w:rsidRDefault="008401FD" w:rsidP="00CF3400">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:kern w:val="3"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Hlk219207832"/>
       <w:r w:rsidRPr="00961AFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">茲領到　</w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>茲領到　貴署</w:t>
+      </w:r>
       <w:r w:rsidR="00C57A3C" w:rsidRPr="00961AFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00961AFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>補助辦理「</w:t>
       </w:r>
       <w:r w:rsidRPr="00961AFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
@@ -28951,62 +27363,60 @@
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00961AFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>新臺幣</w:t>
       </w:r>
       <w:r w:rsidR="00C57A3C" w:rsidRPr="00961AFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00961AFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>佰</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C57A3C" w:rsidRPr="00961AFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
       <w:r w:rsidRPr="00961AFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>拾</w:t>
       </w:r>
       <w:r w:rsidRPr="00961AFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
@@ -29016,85 +27426,81 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
       <w:r w:rsidRPr="00961AFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>萬</w:t>
       </w:r>
       <w:r w:rsidR="00C57A3C" w:rsidRPr="00961AFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00961AFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>仟</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C57A3C" w:rsidRPr="00961AFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00961AFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>佰</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C57A3C" w:rsidRPr="00961AFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
       <w:r w:rsidRPr="00961AFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>拾</w:t>
       </w:r>
       <w:r w:rsidR="00C57A3C" w:rsidRPr="00961AFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
@@ -29335,69 +27741,58 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62B442A7" w14:textId="77777777" w:rsidR="008401FD" w:rsidRPr="008401FD" w:rsidRDefault="008401FD" w:rsidP="008401FD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008401FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>立據機關</w:t>
-[...9 lines deleted...]
-        <w:t>（單位）：</w:t>
+        <w:t>立據機關（單位）：</w:t>
       </w:r>
       <w:r w:rsidRPr="008401FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="008401FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="386DDC9B" w14:textId="292DCB36" w:rsidR="008401FD" w:rsidRPr="008401FD" w:rsidRDefault="008401FD" w:rsidP="008401FD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
@@ -30681,69 +29076,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BA49BA0" w14:textId="77777777" w:rsidR="008401FD" w:rsidRPr="000B10E9" w:rsidRDefault="008401FD" w:rsidP="008401FD">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B10E9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>如有收取報名費請加</w:t>
-[...17 lines deleted...]
-              <w:t>說明金額及人次</w:t>
+              <w:t>如有收取報名費請加註說明金額及人次</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008401FD" w:rsidRPr="000B10E9" w14:paraId="75534546" w14:textId="77777777" w:rsidTr="00D54EE6">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2428BA9D" w14:textId="77777777" w:rsidR="008401FD" w:rsidRPr="000B10E9" w:rsidRDefault="008401FD" w:rsidP="008401FD">
             <w:pPr>
               <w:widowControl/>
@@ -32261,102 +30638,77 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008401FD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>備註：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7838A0C0" w14:textId="77777777" w:rsidR="008401FD" w:rsidRPr="008401FD" w:rsidRDefault="008401FD" w:rsidP="008401FD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="500" w:lineRule="exact"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008401FD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>本表如不</w:t>
-[...7 lines deleted...]
-        <w:t>敷使用請自行增減。</w:t>
+        <w:t>本表如不敷使用請自行增減。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F7BD2B2" w14:textId="77777777" w:rsidR="008401FD" w:rsidRPr="008401FD" w:rsidRDefault="008401FD" w:rsidP="008401FD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="500" w:lineRule="exact"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008401FD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>本表應本誠信</w:t>
-[...15 lines deleted...]
-        <w:t>，如有不實，應自負相關責任。</w:t>
+        <w:t>本表應本誠信原則查填，如有不實，應自負相關責任。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1182"/>
         <w:gridCol w:w="1085"/>
         <w:gridCol w:w="953"/>
         <w:gridCol w:w="1201"/>
         <w:gridCol w:w="1108"/>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="1185"/>
@@ -33799,87 +32151,51 @@
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:ind w:left="420" w:hangingChars="150" w:hanging="420"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008401FD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="008401FD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 專業技術人員</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> 專業技術人員（持有證照者：律師／會計師／醫師／護理師／建築師／社會工作師／心理師／治療師） </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B0BD8F9" w14:textId="77777777" w:rsidR="008401FD" w:rsidRPr="008401FD" w:rsidRDefault="008401FD" w:rsidP="00E4136B">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:ind w:left="420" w:hangingChars="150" w:hanging="420"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008401FD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="008401FD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -38400,51 +36716,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="37915D02" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRDefault="009E24BC" w:rsidP="00610268">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="009E24BC" w:rsidSect="00D54EE6">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="992" w:right="992" w:bottom="284" w:left="992" w:header="851" w:footer="992" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AB63E32" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="00773D0A" w:rsidRDefault="009E24BC" w:rsidP="009E24BC">
       <w:pPr>
         <w:spacing w:afterLines="50" w:after="180" w:line="500" w:lineRule="exact"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930DF6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>附件</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00930DF6">
@@ -38700,72 +37016,72 @@
             <w:r w:rsidRPr="004C3976">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□未達400萬元  □400萬元以上，未達1,000萬元 □1,000萬元以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E24BC" w:rsidRPr="004C3976" w14:paraId="30F38122" w14:textId="77777777" w:rsidTr="002D3749">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5469" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A0311A6" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="004C3976" w:rsidRDefault="009E24BC" w:rsidP="002D3749">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="480"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9439" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42C8EB31" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="004C3976" w:rsidRDefault="009E24BC" w:rsidP="002D3749">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3976">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>單位：新臺幣元</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15153" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -39544,138 +37860,100 @@
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD556E0" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRDefault="009E24BC" w:rsidP="009E24BC">
       <w:pPr>
         <w:spacing w:after="160" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="009E24BC" w:rsidSect="009E24BC">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="992" w:right="992" w:bottom="992" w:left="992" w:header="851" w:footer="992" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="004C3976">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>備註：</w:t>
-[...17 lines deleted...]
-        <w:t>敷使用請自行增刪</w:t>
+        <w:t>備註：本表若不敷使用請自行增刪</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20201216" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRDefault="009E24BC" w:rsidP="009E24BC">
       <w:pPr>
         <w:spacing w:afterLines="50" w:after="180" w:line="500" w:lineRule="exact"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930DF6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>附件</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00930DF6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>憑證</w:t>
-[...19 lines deleted...]
-        <w:t>存單</w:t>
+        <w:t>憑證黏存單</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0962A352" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRDefault="009E24BC" w:rsidP="009E24BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>運動部全民運動署</w:t>
@@ -39700,51 +37978,51 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>原始支出憑證</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>清單</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="791CC85E" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="0064269F" w:rsidRDefault="009E24BC" w:rsidP="009E24BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0064269F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>單位名稱：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3304"/>
         <w:gridCol w:w="3305"/>
         <w:gridCol w:w="3303"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E24BC" w14:paraId="7EB95424" w14:textId="77777777" w:rsidTr="002D3749">
@@ -39765,51 +38043,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064269F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>憑證編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="08D8100C" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="0064269F" w:rsidRDefault="009E24BC" w:rsidP="002D3749">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:ind w:rightChars="-4" w:right="-10"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>用途說明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63EC63B0" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="0064269F" w:rsidRDefault="009E24BC" w:rsidP="002D3749">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:ind w:rightChars="-4" w:right="-10"/>
@@ -40453,69 +38731,51 @@
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66506C24" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRDefault="009E24BC" w:rsidP="009E24BC">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0064269F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>備註：</w:t>
-[...17 lines deleted...]
-        <w:t>敷使用請自行增刪</w:t>
+        <w:t>備註：本表若不敷使用請自行增刪</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3651A148" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRDefault="009E24BC" w:rsidP="009E24BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -40532,102 +38792,80 @@
         <w:t>運動部全民運動署</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74A518D3" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRDefault="009E24BC" w:rsidP="009E24BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C3976">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>原始支出憑證</w:t>
-[...21 lines deleted...]
-        <w:t>存單</w:t>
+        <w:t>原始支出憑證黏存單</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CB65667" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRDefault="009E24BC" w:rsidP="009E24BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>單位名稱：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A1DA214" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRDefault="009E24BC" w:rsidP="009E24BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>憑證編號：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
@@ -40643,51 +38881,51 @@
         <w:gridCol w:w="494"/>
         <w:gridCol w:w="494"/>
         <w:gridCol w:w="494"/>
         <w:gridCol w:w="496"/>
         <w:gridCol w:w="2383"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E24BC" w:rsidRPr="00BA4D34" w14:paraId="13D15D30" w14:textId="77777777" w:rsidTr="002D3749">
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DDFD26C" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="00BA4D34" w:rsidRDefault="009E24BC" w:rsidP="002D3749">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="11" w:line="500" w:lineRule="exact"/>
               <w:ind w:left="142" w:rightChars="68" w:right="163"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA4D34">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>所屬年度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E986E7F" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="00BA4D34" w:rsidRDefault="009E24BC" w:rsidP="002D3749">
             <w:pPr>
@@ -40712,51 +38950,51 @@
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>預算科目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1993" w:type="pct"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68D3E23D" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="00BA4D34" w:rsidRDefault="009E24BC" w:rsidP="002D3749">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="11" w:line="500" w:lineRule="exact"/>
               <w:ind w:left="142" w:rightChars="127" w:right="305"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA4D34">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>金</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
@@ -40801,219 +39039,193 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>用途說明</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E24BC" w:rsidRPr="00BA4D34" w14:paraId="2C3FEC0D" w14:textId="77777777" w:rsidTr="002D3749">
         <w:trPr>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="61F0AF43" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="00BA4D34" w:rsidRDefault="009E24BC" w:rsidP="002D3749">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="40" w:line="300" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="69807959" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="00BA4D34" w:rsidRDefault="009E24BC" w:rsidP="002D3749">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="11" w:line="500" w:lineRule="exact"/>
               <w:ind w:left="142" w:rightChars="120" w:right="288"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA4D34">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>全民運動推展</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA4D34">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...21 lines deleted...]
-              <w:t>-獎補助費-補助辦理地方特色運動計畫</w:t>
+              <w:t>-推動全齡運動-獎補助費-補助辦理地方特色運動計畫</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="249" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00BC4DA3" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="00BA4D34" w:rsidRDefault="009E24BC" w:rsidP="002D3749">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="11" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BA4D34">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>仟</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="52FB14D2" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="00BA4D34" w:rsidRDefault="009E24BC" w:rsidP="002D3749">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="11" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA4D34">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="249" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="055A9562" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="00BA4D34" w:rsidRDefault="009E24BC" w:rsidP="002D3749">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="11" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BA4D34">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>佰</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="7F218E6A" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="00BA4D34" w:rsidRDefault="009E24BC" w:rsidP="002D3749">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="11" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA4D34">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
@@ -41205,85 +39417,85 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>十</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="249" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53E5666F" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="00BA4D34" w:rsidRDefault="009E24BC" w:rsidP="002D3749">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="11" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA4D34">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2297951B" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="00BA4D34" w:rsidRDefault="009E24BC" w:rsidP="002D3749">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="11" w:line="500" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E24BC" w:rsidRPr="00BA4D34" w14:paraId="60952B37" w14:textId="77777777" w:rsidTr="002D3749">
         <w:trPr>
           <w:trHeight w:val="1086"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2B4F6DE4" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="00BA4D34" w:rsidRDefault="009E24BC" w:rsidP="002D3749">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -41461,410 +39673,406 @@
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2478"/>
         <w:gridCol w:w="2478"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="2404"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E24BC" w:rsidRPr="000A2E98" w14:paraId="2D668C85" w14:textId="77777777" w:rsidTr="002D3749">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55A7BE9C" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="000A2E98" w:rsidRDefault="009E24BC" w:rsidP="002D3749">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A2E98">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>承辦人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F485A83" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="000A2E98" w:rsidRDefault="009E24BC" w:rsidP="002D3749">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A2E98">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>出納</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35C52663" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="000A2E98" w:rsidRDefault="009E24BC" w:rsidP="002D3749">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A2E98">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>會計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2404" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="675E72CA" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="000A2E98" w:rsidRDefault="009E24BC" w:rsidP="002D3749">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A2E98">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>機關長官</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E24BC" w:rsidRPr="000A2E98" w14:paraId="61605AA8" w14:textId="77777777" w:rsidTr="002D3749">
         <w:trPr>
           <w:trHeight w:val="2272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52299BB0" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="000A2E98" w:rsidRDefault="009E24BC" w:rsidP="002D3749">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="214692D2" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="000A2E98" w:rsidRDefault="009E24BC" w:rsidP="002D3749">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B7B3AA3" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="000A2E98" w:rsidRDefault="009E24BC" w:rsidP="002D3749">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2404" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31854978" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="000A2E98" w:rsidRDefault="009E24BC" w:rsidP="002D3749">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4882C59C" w14:textId="77777777" w:rsidR="009E24BC" w:rsidRPr="000A2E98" w:rsidRDefault="009E24BC" w:rsidP="009E24BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="4"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A2E98">
+        <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...24 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>憑證黏貼處(請浮貼)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32562793" w14:textId="5B327C3F" w:rsidR="007868B9" w:rsidRPr="009E24BC" w:rsidRDefault="007868B9" w:rsidP="009E24BC">
       <w:pPr>
         <w:spacing w:after="160" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007868B9" w:rsidRPr="009E24BC" w:rsidSect="009E24BC">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="992" w:right="992" w:bottom="992" w:left="992" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B4F54C7" w14:textId="77777777" w:rsidR="00F44C1A" w:rsidRDefault="00F44C1A" w:rsidP="00A117FF">
+    <w:p w14:paraId="567975F3" w14:textId="77777777" w:rsidR="002D3714" w:rsidRDefault="002D3714" w:rsidP="00A117FF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="536EF493" w14:textId="77777777" w:rsidR="00F44C1A" w:rsidRDefault="00F44C1A" w:rsidP="00A117FF">
+    <w:p w14:paraId="281A7E15" w14:textId="77777777" w:rsidR="002D3714" w:rsidRDefault="002D3714" w:rsidP="00A117FF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:altName w:val="DF Kai Shu"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cordia New">
+    <w:panose1 w:val="020B0304020202020204"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Angsana New">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59507CF9" w14:textId="77777777" w:rsidR="00F44C1A" w:rsidRDefault="00F44C1A" w:rsidP="00A117FF">
+    <w:p w14:paraId="30C501FC" w14:textId="77777777" w:rsidR="002D3714" w:rsidRDefault="002D3714" w:rsidP="00A117FF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FB7E2DA" w14:textId="77777777" w:rsidR="00F44C1A" w:rsidRDefault="00F44C1A" w:rsidP="00A117FF">
+    <w:p w14:paraId="795A4F1A" w14:textId="77777777" w:rsidR="002D3714" w:rsidRDefault="002D3714" w:rsidP="00A117FF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="11B46A95" w14:textId="77777777" w:rsidR="00873CF2" w:rsidRPr="00E55E16" w:rsidRDefault="00873CF2" w:rsidP="00873CF2">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E55E16">
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>運動推廣課程</w:t>
     </w:r>
     <w:r>
@@ -46359,51 +44567,51 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1288780948">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="474300231">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1676297608">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1349143210">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1383596206">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -46435,389 +44643,414 @@
     <w:rsid w:val="000B0ECD"/>
     <w:rsid w:val="000B10E9"/>
     <w:rsid w:val="000B165B"/>
     <w:rsid w:val="000B2B01"/>
     <w:rsid w:val="000B71B3"/>
     <w:rsid w:val="000B7A94"/>
     <w:rsid w:val="000C0C38"/>
     <w:rsid w:val="000D05A8"/>
     <w:rsid w:val="000D337D"/>
     <w:rsid w:val="000D5427"/>
     <w:rsid w:val="000D5B4C"/>
     <w:rsid w:val="000E5F37"/>
     <w:rsid w:val="000F2EFF"/>
     <w:rsid w:val="000F405A"/>
     <w:rsid w:val="00101100"/>
     <w:rsid w:val="00101D94"/>
     <w:rsid w:val="00104FEE"/>
     <w:rsid w:val="001155A1"/>
     <w:rsid w:val="00121436"/>
     <w:rsid w:val="001223A9"/>
     <w:rsid w:val="0012400A"/>
     <w:rsid w:val="001358DD"/>
     <w:rsid w:val="00144604"/>
     <w:rsid w:val="00147857"/>
     <w:rsid w:val="00152617"/>
+    <w:rsid w:val="00164978"/>
     <w:rsid w:val="0016610B"/>
     <w:rsid w:val="001733C2"/>
     <w:rsid w:val="001831B7"/>
     <w:rsid w:val="001961F3"/>
     <w:rsid w:val="001A1223"/>
     <w:rsid w:val="001A52DE"/>
     <w:rsid w:val="001B4668"/>
     <w:rsid w:val="001C6FD3"/>
     <w:rsid w:val="001D064A"/>
     <w:rsid w:val="001D3F31"/>
     <w:rsid w:val="001F4845"/>
     <w:rsid w:val="001F635B"/>
     <w:rsid w:val="00200B87"/>
     <w:rsid w:val="00201453"/>
     <w:rsid w:val="00234EF8"/>
     <w:rsid w:val="0023583F"/>
     <w:rsid w:val="00237C33"/>
     <w:rsid w:val="0024453A"/>
     <w:rsid w:val="002458D5"/>
     <w:rsid w:val="002543B6"/>
     <w:rsid w:val="00263A32"/>
+    <w:rsid w:val="00282D43"/>
     <w:rsid w:val="0028413D"/>
     <w:rsid w:val="0029110C"/>
     <w:rsid w:val="00291791"/>
     <w:rsid w:val="00294A83"/>
     <w:rsid w:val="002B1700"/>
     <w:rsid w:val="002B6421"/>
     <w:rsid w:val="002C1871"/>
     <w:rsid w:val="002C2965"/>
     <w:rsid w:val="002D16D3"/>
+    <w:rsid w:val="002D3714"/>
     <w:rsid w:val="002D3F5A"/>
     <w:rsid w:val="002E3311"/>
     <w:rsid w:val="003017A1"/>
+    <w:rsid w:val="003158B5"/>
     <w:rsid w:val="00321E8A"/>
     <w:rsid w:val="00332F94"/>
     <w:rsid w:val="00340B19"/>
     <w:rsid w:val="003436F7"/>
     <w:rsid w:val="00355D29"/>
     <w:rsid w:val="00364F34"/>
     <w:rsid w:val="00373FC4"/>
     <w:rsid w:val="00375220"/>
     <w:rsid w:val="00393F9C"/>
     <w:rsid w:val="003A0423"/>
+    <w:rsid w:val="003B088A"/>
     <w:rsid w:val="003B3053"/>
     <w:rsid w:val="003B3554"/>
     <w:rsid w:val="003B68F0"/>
     <w:rsid w:val="003C338C"/>
+    <w:rsid w:val="003C4E0F"/>
     <w:rsid w:val="003D2722"/>
     <w:rsid w:val="003D5812"/>
+    <w:rsid w:val="003F153F"/>
     <w:rsid w:val="003F2A29"/>
     <w:rsid w:val="00405BC6"/>
     <w:rsid w:val="004152C5"/>
     <w:rsid w:val="0042028A"/>
     <w:rsid w:val="00423B2A"/>
     <w:rsid w:val="00437EC3"/>
     <w:rsid w:val="004407D9"/>
+    <w:rsid w:val="00450AD3"/>
     <w:rsid w:val="00455953"/>
     <w:rsid w:val="00461047"/>
     <w:rsid w:val="004630A9"/>
     <w:rsid w:val="004659F0"/>
     <w:rsid w:val="00471296"/>
     <w:rsid w:val="00471E43"/>
     <w:rsid w:val="0047246E"/>
     <w:rsid w:val="00494DB4"/>
     <w:rsid w:val="004A4D01"/>
+    <w:rsid w:val="004A55DA"/>
     <w:rsid w:val="004A697E"/>
     <w:rsid w:val="004A736E"/>
     <w:rsid w:val="004C08C7"/>
     <w:rsid w:val="004C1B06"/>
     <w:rsid w:val="004C343B"/>
     <w:rsid w:val="004C77A3"/>
     <w:rsid w:val="004D1A16"/>
     <w:rsid w:val="004D6FD6"/>
     <w:rsid w:val="004E47C6"/>
     <w:rsid w:val="004E4E40"/>
     <w:rsid w:val="004E724B"/>
     <w:rsid w:val="004F3454"/>
     <w:rsid w:val="004F56F6"/>
     <w:rsid w:val="004F6A07"/>
     <w:rsid w:val="005012AC"/>
     <w:rsid w:val="005029F4"/>
     <w:rsid w:val="005327A3"/>
     <w:rsid w:val="00536F15"/>
     <w:rsid w:val="00540EE2"/>
     <w:rsid w:val="005425D9"/>
     <w:rsid w:val="00545F0F"/>
+    <w:rsid w:val="00562FBF"/>
     <w:rsid w:val="00564D2D"/>
     <w:rsid w:val="00564FD2"/>
     <w:rsid w:val="00565712"/>
     <w:rsid w:val="00590E80"/>
     <w:rsid w:val="005A4991"/>
     <w:rsid w:val="005B786A"/>
     <w:rsid w:val="005C625D"/>
     <w:rsid w:val="005E61E1"/>
     <w:rsid w:val="005F1AC7"/>
     <w:rsid w:val="005F32EB"/>
     <w:rsid w:val="00601E29"/>
     <w:rsid w:val="00610268"/>
     <w:rsid w:val="00612091"/>
     <w:rsid w:val="00620742"/>
     <w:rsid w:val="006433F9"/>
     <w:rsid w:val="00644536"/>
+    <w:rsid w:val="006509A9"/>
     <w:rsid w:val="00650D9E"/>
     <w:rsid w:val="00665DCA"/>
     <w:rsid w:val="00667E99"/>
     <w:rsid w:val="006754A0"/>
     <w:rsid w:val="00675566"/>
     <w:rsid w:val="00676212"/>
     <w:rsid w:val="00676C61"/>
     <w:rsid w:val="00692DFA"/>
     <w:rsid w:val="00694B79"/>
     <w:rsid w:val="00694ECB"/>
     <w:rsid w:val="006A2906"/>
     <w:rsid w:val="006A2AF3"/>
     <w:rsid w:val="006B4C5D"/>
     <w:rsid w:val="006B4F25"/>
     <w:rsid w:val="006C0966"/>
     <w:rsid w:val="006C5E56"/>
     <w:rsid w:val="006D0980"/>
     <w:rsid w:val="006D4B5C"/>
+    <w:rsid w:val="006E77F0"/>
     <w:rsid w:val="006F1488"/>
     <w:rsid w:val="006F3D7E"/>
     <w:rsid w:val="0072749D"/>
+    <w:rsid w:val="007523AC"/>
     <w:rsid w:val="00765056"/>
     <w:rsid w:val="00766A50"/>
     <w:rsid w:val="0077384F"/>
     <w:rsid w:val="00773D0A"/>
     <w:rsid w:val="00776B32"/>
     <w:rsid w:val="007808DE"/>
     <w:rsid w:val="007833AD"/>
     <w:rsid w:val="007868B9"/>
     <w:rsid w:val="007950E3"/>
     <w:rsid w:val="007C12EA"/>
     <w:rsid w:val="007D20F7"/>
     <w:rsid w:val="007E2963"/>
     <w:rsid w:val="007F7CE8"/>
+    <w:rsid w:val="00801109"/>
     <w:rsid w:val="008020F0"/>
     <w:rsid w:val="00806A69"/>
     <w:rsid w:val="00824A71"/>
     <w:rsid w:val="00827D6B"/>
     <w:rsid w:val="00833D54"/>
     <w:rsid w:val="00836755"/>
     <w:rsid w:val="008401FD"/>
     <w:rsid w:val="00856039"/>
     <w:rsid w:val="008611E7"/>
     <w:rsid w:val="008615D8"/>
     <w:rsid w:val="008616F0"/>
     <w:rsid w:val="00870834"/>
     <w:rsid w:val="0087105B"/>
     <w:rsid w:val="00873CF2"/>
     <w:rsid w:val="00877297"/>
     <w:rsid w:val="00877C6C"/>
     <w:rsid w:val="00887C80"/>
     <w:rsid w:val="00892C4B"/>
     <w:rsid w:val="008B458E"/>
+    <w:rsid w:val="008C6077"/>
     <w:rsid w:val="008C648B"/>
     <w:rsid w:val="008D4F8B"/>
     <w:rsid w:val="008E7ED2"/>
     <w:rsid w:val="008F64D2"/>
     <w:rsid w:val="00902896"/>
+    <w:rsid w:val="009049AB"/>
     <w:rsid w:val="009059BD"/>
     <w:rsid w:val="009152B3"/>
     <w:rsid w:val="00916533"/>
     <w:rsid w:val="009214B2"/>
     <w:rsid w:val="00930DA7"/>
     <w:rsid w:val="00930DF6"/>
+    <w:rsid w:val="00933DED"/>
     <w:rsid w:val="00942D11"/>
     <w:rsid w:val="00944713"/>
     <w:rsid w:val="00950394"/>
     <w:rsid w:val="009513AD"/>
     <w:rsid w:val="00961AFE"/>
     <w:rsid w:val="00971784"/>
     <w:rsid w:val="00974CD7"/>
+    <w:rsid w:val="009774B6"/>
     <w:rsid w:val="009862F5"/>
     <w:rsid w:val="00986D71"/>
     <w:rsid w:val="0099000E"/>
     <w:rsid w:val="00991CA5"/>
     <w:rsid w:val="00992DE7"/>
     <w:rsid w:val="00997AAE"/>
     <w:rsid w:val="009A2E61"/>
     <w:rsid w:val="009A49F1"/>
     <w:rsid w:val="009A58B9"/>
     <w:rsid w:val="009A65FD"/>
     <w:rsid w:val="009B0F3A"/>
     <w:rsid w:val="009B7E54"/>
     <w:rsid w:val="009D5BCC"/>
     <w:rsid w:val="009E10B4"/>
     <w:rsid w:val="009E24BC"/>
+    <w:rsid w:val="009F01D2"/>
     <w:rsid w:val="009F1D76"/>
     <w:rsid w:val="00A03607"/>
     <w:rsid w:val="00A117FF"/>
     <w:rsid w:val="00A1246C"/>
     <w:rsid w:val="00A12D52"/>
     <w:rsid w:val="00A2040C"/>
     <w:rsid w:val="00A321A5"/>
     <w:rsid w:val="00A512F4"/>
     <w:rsid w:val="00A542C3"/>
     <w:rsid w:val="00A66EE9"/>
     <w:rsid w:val="00A672E6"/>
     <w:rsid w:val="00A7204A"/>
     <w:rsid w:val="00A76CBD"/>
     <w:rsid w:val="00A76FC2"/>
+    <w:rsid w:val="00A77493"/>
     <w:rsid w:val="00A81991"/>
     <w:rsid w:val="00A825C7"/>
     <w:rsid w:val="00A845E0"/>
     <w:rsid w:val="00A86FA8"/>
     <w:rsid w:val="00AA03E0"/>
     <w:rsid w:val="00AA19D2"/>
     <w:rsid w:val="00AA23FC"/>
     <w:rsid w:val="00AA7084"/>
     <w:rsid w:val="00AB1B8C"/>
     <w:rsid w:val="00AC473C"/>
     <w:rsid w:val="00AD4CE5"/>
     <w:rsid w:val="00AE0F06"/>
     <w:rsid w:val="00AE5BC2"/>
     <w:rsid w:val="00AE6CE3"/>
     <w:rsid w:val="00B02732"/>
     <w:rsid w:val="00B04B40"/>
     <w:rsid w:val="00B05B9A"/>
     <w:rsid w:val="00B07005"/>
     <w:rsid w:val="00B102A6"/>
     <w:rsid w:val="00B13E84"/>
     <w:rsid w:val="00B16EA3"/>
     <w:rsid w:val="00B229F8"/>
     <w:rsid w:val="00B25BA4"/>
     <w:rsid w:val="00B3078F"/>
     <w:rsid w:val="00B30AC6"/>
     <w:rsid w:val="00B424DF"/>
     <w:rsid w:val="00B446C2"/>
     <w:rsid w:val="00B54178"/>
     <w:rsid w:val="00B64366"/>
     <w:rsid w:val="00B64FB4"/>
     <w:rsid w:val="00B658CE"/>
     <w:rsid w:val="00B67915"/>
     <w:rsid w:val="00B80310"/>
     <w:rsid w:val="00B8658D"/>
     <w:rsid w:val="00B93E5A"/>
     <w:rsid w:val="00B958EE"/>
     <w:rsid w:val="00BA7B5F"/>
     <w:rsid w:val="00BD6D27"/>
+    <w:rsid w:val="00BE748D"/>
+    <w:rsid w:val="00BE7BCD"/>
     <w:rsid w:val="00BF4DF0"/>
     <w:rsid w:val="00C00838"/>
     <w:rsid w:val="00C13B48"/>
     <w:rsid w:val="00C20871"/>
     <w:rsid w:val="00C2370E"/>
     <w:rsid w:val="00C24BB6"/>
     <w:rsid w:val="00C34760"/>
+    <w:rsid w:val="00C42B43"/>
     <w:rsid w:val="00C531C4"/>
     <w:rsid w:val="00C57A3C"/>
     <w:rsid w:val="00C62F28"/>
+    <w:rsid w:val="00C71DE5"/>
     <w:rsid w:val="00C80939"/>
     <w:rsid w:val="00C81519"/>
     <w:rsid w:val="00CC0C68"/>
     <w:rsid w:val="00CC0C8B"/>
     <w:rsid w:val="00CC4666"/>
     <w:rsid w:val="00CE7F7C"/>
     <w:rsid w:val="00CF3400"/>
     <w:rsid w:val="00CF42D7"/>
     <w:rsid w:val="00D00C1B"/>
     <w:rsid w:val="00D01E40"/>
     <w:rsid w:val="00D02F37"/>
     <w:rsid w:val="00D06370"/>
     <w:rsid w:val="00D07D15"/>
     <w:rsid w:val="00D15FAA"/>
     <w:rsid w:val="00D42F07"/>
     <w:rsid w:val="00D46C6A"/>
     <w:rsid w:val="00D54EE6"/>
     <w:rsid w:val="00D71032"/>
     <w:rsid w:val="00D720FF"/>
     <w:rsid w:val="00D81380"/>
     <w:rsid w:val="00D8758C"/>
     <w:rsid w:val="00D9348B"/>
     <w:rsid w:val="00DA0553"/>
     <w:rsid w:val="00DA27AB"/>
     <w:rsid w:val="00DA336C"/>
     <w:rsid w:val="00DB52ED"/>
     <w:rsid w:val="00DD3918"/>
     <w:rsid w:val="00DD6AD6"/>
     <w:rsid w:val="00DF35E0"/>
     <w:rsid w:val="00DF7399"/>
     <w:rsid w:val="00E0303D"/>
     <w:rsid w:val="00E1233F"/>
     <w:rsid w:val="00E1684B"/>
     <w:rsid w:val="00E2745E"/>
     <w:rsid w:val="00E309C2"/>
     <w:rsid w:val="00E3478A"/>
     <w:rsid w:val="00E37C05"/>
     <w:rsid w:val="00E4136B"/>
+    <w:rsid w:val="00E47BA6"/>
     <w:rsid w:val="00E5190A"/>
     <w:rsid w:val="00E55E16"/>
     <w:rsid w:val="00E7425A"/>
     <w:rsid w:val="00E80A37"/>
     <w:rsid w:val="00E941D0"/>
     <w:rsid w:val="00E9508A"/>
     <w:rsid w:val="00EB4BF8"/>
     <w:rsid w:val="00EC2A10"/>
     <w:rsid w:val="00EC57D0"/>
     <w:rsid w:val="00EC6E46"/>
     <w:rsid w:val="00ED729D"/>
     <w:rsid w:val="00F01073"/>
     <w:rsid w:val="00F13EA6"/>
     <w:rsid w:val="00F23A3E"/>
     <w:rsid w:val="00F26CD0"/>
     <w:rsid w:val="00F3165D"/>
     <w:rsid w:val="00F44C1A"/>
     <w:rsid w:val="00F4688A"/>
     <w:rsid w:val="00F511CC"/>
     <w:rsid w:val="00F631C8"/>
     <w:rsid w:val="00F64CEC"/>
     <w:rsid w:val="00F65033"/>
     <w:rsid w:val="00F87A81"/>
     <w:rsid w:val="00F907E0"/>
     <w:rsid w:val="00F90DF8"/>
     <w:rsid w:val="00F958F6"/>
     <w:rsid w:val="00FA22DC"/>
     <w:rsid w:val="00FA2DE2"/>
     <w:rsid w:val="00FA6857"/>
     <w:rsid w:val="00FB26E3"/>
     <w:rsid w:val="00FC0A34"/>
     <w:rsid w:val="00FC327A"/>
     <w:rsid w:val="00FC740D"/>
     <w:rsid w:val="00FD33A6"/>
     <w:rsid w:val="00FD75B0"/>
     <w:rsid w:val="00FF732E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3C8F4D2C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D7B184BB-4C17-4050-AEF8-08A44D3831BE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
@@ -47780,56 +46013,56 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75897FD9-040F-411F-9A1A-234B204F4190}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>26</Pages>
-[...1 lines deleted...]
-  <Characters>5755</Characters>
+  <Pages>25</Pages>
+  <Words>1639</Words>
+  <Characters>9346</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>959</Lines>
-  <Paragraphs>923</Paragraphs>
+  <Lines>77</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10160</CharactersWithSpaces>
+  <CharactersWithSpaces>10964</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>鈺蓉 簡</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>