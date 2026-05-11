--- v0 (2026-03-19)
+++ v1 (2026-05-11)
@@ -15619,255 +15619,164 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>性：活動流程、活動宣傳、風險管控、（保險、緊急應變措施）及與縣市政府合作意向書</w:t>
             </w:r>
             <w:r w:rsidR="00694ECB" w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>等</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694ECB" w:rsidRPr="00694ECB" w14:paraId="660E5261" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00694ECB" w:rsidRPr="00694ECB" w14:paraId="660E5261" w14:textId="77777777" w:rsidTr="00301C83">
         <w:trPr>
-          <w:trHeight w:val="1532"/>
+          <w:trHeight w:val="1136"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="162CAA55" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00D54EE6">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1104" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A8F40AA" w14:textId="6310B12B" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00481B66" w:rsidP="00A81991">
+          <w:p w14:paraId="4A8F40AA" w14:textId="6310B12B" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00481B66" w:rsidP="00301C83">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>執行團隊之專業能力與實績</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74B0A607" w14:textId="1269AF9E" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00D54EE6">
+          <w:p w14:paraId="74B0A607" w14:textId="6073C00C" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="001B2803" w:rsidP="001B2803">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694ECB">
-[...13 lines deleted...]
-              <w:t>0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2794" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6541261B" w14:textId="0C279950" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB">
-[...84 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="0F5FB779" w14:textId="44F51439" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="001B2803">
+            <w:pPr>
               <w:spacing w:after="160" w:line="500" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>過去與本案相關性質之工作實績</w:t>
             </w:r>
             <w:r w:rsidR="00481B66">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
@@ -15932,67 +15841,67 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>活動特殊性</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5888AB0A" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00D54EE6">
+          <w:p w14:paraId="5888AB0A" w14:textId="10C8695C" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="001B2803" w:rsidP="00D54EE6">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694ECB">
-[...5 lines deleted...]
-              <w:t>10</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2794" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F3A474A" w14:textId="2CDE30F9" w:rsidR="00481B66" w:rsidRDefault="00481B66" w:rsidP="00A81991">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="500" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -16666,59 +16575,67 @@
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E5B4401" w14:textId="69831587" w:rsidR="00694ECB" w:rsidRDefault="00694ECB">
+    <w:p w14:paraId="18AD8DCA" w14:textId="77777777" w:rsidR="00A46124" w:rsidRDefault="00A46124">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6BB283A4" w14:textId="1CBD1A7E" w:rsidR="002D3F5A" w:rsidRPr="002D3F5A" w:rsidRDefault="002D3F5A" w:rsidP="002D3F5A">
       <w:pPr>
         <w:spacing w:afterLines="50" w:after="180" w:line="500" w:lineRule="exact"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930DF6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>附件</w:t>
       </w:r>
       <w:r w:rsidR="00C46A22">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -18077,51 +17994,51 @@
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>審查評分表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="審查評分表"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="1685"/>
         <w:gridCol w:w="3430"/>
         <w:gridCol w:w="2579"/>
         <w:gridCol w:w="1347"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE3429" w:rsidRPr="00694ECB" w14:paraId="2E90510A" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00BE3429" w:rsidRPr="00694ECB" w14:paraId="2E90510A" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="533E78BF" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="008D18DA" w:rsidRDefault="00694ECB" w:rsidP="001A1223">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -18202,51 +18119,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="248FA66F" w14:textId="34F6D955" w:rsidR="00694ECB" w:rsidRPr="008D18DA" w:rsidRDefault="001A1223" w:rsidP="001A1223">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D18DA">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>申請計劃書撰擬重點</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D3E7054" w14:textId="56B95567" w:rsidR="00694ECB" w:rsidRPr="008D18DA" w:rsidRDefault="001A1223" w:rsidP="001A1223">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D18DA">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
@@ -18269,51 +18186,51 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F68479F" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="008D18DA" w:rsidRDefault="00694ECB" w:rsidP="001A1223">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D18DA">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>審查評分</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A1223" w:rsidRPr="00694ECB" w14:paraId="25C219F7" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="001A1223" w:rsidRPr="00694ECB" w14:paraId="25C219F7" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1617"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7181C1E6" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -18576,51 +18493,51 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:ind w:left="484" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A2E61">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>其他地方特色運動活動。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AF709AE" w14:textId="46C2E6DF" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00596A25">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -18663,51 +18580,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="323B3DE4" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00694ECB">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A1223" w:rsidRPr="00694ECB" w14:paraId="1AB06F37" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="001A1223" w:rsidRPr="00694ECB" w14:paraId="1AB06F37" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="226ACCCF" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -18747,51 +18664,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B30529E" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="001A1223">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7190639A" w14:textId="77777777" w:rsidR="009A49F1" w:rsidRDefault="00694ECB" w:rsidP="00596A25">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -18856,51 +18773,51 @@
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FD7F3C9" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00694ECB">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A1223" w:rsidRPr="00694ECB" w14:paraId="227149A9" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="001A1223" w:rsidRPr="00694ECB" w14:paraId="227149A9" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1617"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DA75AEE" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -18940,51 +18857,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1282C517" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="001A1223">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="554075E3" w14:textId="77777777" w:rsidR="009A49F1" w:rsidRDefault="00694ECB" w:rsidP="00596A25">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -19049,51 +18966,51 @@
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64977BB2" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00694ECB">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A1223" w:rsidRPr="00694ECB" w14:paraId="77C59BCB" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="001A1223" w:rsidRPr="00694ECB" w14:paraId="77C59BCB" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F23A4BE" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -19133,51 +19050,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10B355D1" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="001A1223">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72D858ED" w14:textId="77777777" w:rsidR="009A49F1" w:rsidRDefault="00694ECB" w:rsidP="00596A25">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -19226,51 +19143,51 @@
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72245B0B" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00694ECB">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C82835" w:rsidRPr="00694ECB" w14:paraId="449352D4" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00C82835" w:rsidRPr="00694ECB" w14:paraId="449352D4" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72F6C30A" w14:textId="77777777" w:rsidR="00C82835" w:rsidRPr="00694ECB" w:rsidRDefault="00C82835" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -19395,51 +19312,51 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C82835">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>活動目標</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>及活動內容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23D0DA15" w14:textId="5CCB137D" w:rsidR="00C82835" w:rsidRPr="001A1223" w:rsidRDefault="00C82835" w:rsidP="00C82835">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -19474,51 +19391,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E4B29E7" w14:textId="77777777" w:rsidR="00C82835" w:rsidRPr="00694ECB" w:rsidRDefault="00C82835" w:rsidP="00C82835">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C82835" w:rsidRPr="00694ECB" w14:paraId="2AD0D71E" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00C82835" w:rsidRPr="00694ECB" w14:paraId="2AD0D71E" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62DD7148" w14:textId="77777777" w:rsidR="00C82835" w:rsidRPr="00694ECB" w:rsidRDefault="00C82835" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -19558,51 +19475,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="646AA896" w14:textId="77777777" w:rsidR="00C82835" w:rsidRPr="00694ECB" w:rsidRDefault="00C82835" w:rsidP="00C82835">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6AD269BE" w14:textId="2FA44CA5" w:rsidR="00C82835" w:rsidRPr="00694ECB" w:rsidRDefault="00C82835" w:rsidP="00DE5915">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -19663,51 +19580,51 @@
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="252F8367" w14:textId="77777777" w:rsidR="00C82835" w:rsidRPr="00694ECB" w:rsidRDefault="00C82835" w:rsidP="00C82835">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C82835" w:rsidRPr="00694ECB" w14:paraId="02D4FBDA" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00C82835" w:rsidRPr="00694ECB" w14:paraId="02D4FBDA" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28D9656E" w14:textId="77777777" w:rsidR="00C82835" w:rsidRPr="00694ECB" w:rsidRDefault="00C82835" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -19747,51 +19664,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="377CF427" w14:textId="77777777" w:rsidR="00C82835" w:rsidRPr="00694ECB" w:rsidRDefault="00C82835" w:rsidP="00C82835">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FAF4F90" w14:textId="6F49DF58" w:rsidR="00C82835" w:rsidRPr="002E3311" w:rsidRDefault="00C82835" w:rsidP="00C82835">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -19820,51 +19737,51 @@
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="138C2786" w14:textId="77777777" w:rsidR="00C82835" w:rsidRPr="00694ECB" w:rsidRDefault="00C82835" w:rsidP="00C82835">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30F02" w:rsidRPr="00694ECB" w14:paraId="13055835" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00D30F02" w:rsidRPr="00694ECB" w14:paraId="13055835" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23E76368" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -19909,51 +19826,51 @@
           </w:tcPr>
           <w:p w14:paraId="0C1051F5" w14:textId="1E0EF36E" w:rsidR="00D30F02" w:rsidRPr="00030435" w:rsidRDefault="00D30F02" w:rsidP="00C82835">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>預估參與人數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6924E4AA" w14:textId="3A9754A6" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00775D22" w:rsidP="00C82835">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -20018,51 +19935,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47654498" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="00C82835">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30F02" w:rsidRPr="00694ECB" w14:paraId="32A70D33" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00D30F02" w:rsidRPr="00694ECB" w14:paraId="32A70D33" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F15ACB0" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -20098,51 +20015,51 @@
           <w:tcPr>
             <w:tcW w:w="1785" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="399DC569" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00030435" w:rsidRDefault="00D30F02" w:rsidP="00C82835">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74AB1E70" w14:textId="17E13914" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00775D22" w:rsidP="00DE5915">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -20231,51 +20148,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63BBB1F6" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="00C82835">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30F02" w:rsidRPr="00694ECB" w14:paraId="6ED093F4" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00D30F02" w:rsidRPr="00694ECB" w14:paraId="6ED093F4" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DB22768" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -20311,51 +20228,51 @@
           <w:tcPr>
             <w:tcW w:w="1785" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E2E50F7" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00030435" w:rsidRDefault="00D30F02" w:rsidP="00C82835">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61E5053F" w14:textId="54EA71FA" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00775D22" w:rsidP="00C82835">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -20396,51 +20313,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A0722D8" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="00C82835">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30F02" w:rsidRPr="00694ECB" w14:paraId="7B1F0550" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00D30F02" w:rsidRPr="00694ECB" w14:paraId="7B1F0550" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F65864F" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -20476,51 +20393,51 @@
           <w:tcPr>
             <w:tcW w:w="1785" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61F448C2" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00030435" w:rsidRDefault="00D30F02" w:rsidP="001A1223">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73981729" w14:textId="0BB890E7" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="001A1223">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -20545,51 +20462,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2CBD742F" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="00694ECB">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C82835" w:rsidRPr="00694ECB" w14:paraId="4B5AFCCC" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00C82835" w:rsidRPr="00694ECB" w14:paraId="4B5AFCCC" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41BA6940" w14:textId="77777777" w:rsidR="00C82835" w:rsidRPr="00694ECB" w:rsidRDefault="00C82835" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -20637,51 +20554,51 @@
           </w:tcPr>
           <w:p w14:paraId="5B1228AE" w14:textId="18EED76F" w:rsidR="00C82835" w:rsidRPr="00030435" w:rsidRDefault="00C82835" w:rsidP="00C82835">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>報名及收費方式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62AF7280" w14:textId="4F82EC71" w:rsidR="00C82835" w:rsidRPr="00694ECB" w:rsidRDefault="00C82835" w:rsidP="00C82835">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -20715,51 +20632,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7FC889CA" w14:textId="77777777" w:rsidR="00C82835" w:rsidRPr="00694ECB" w:rsidRDefault="00C82835" w:rsidP="00C82835">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C82835" w:rsidRPr="00694ECB" w14:paraId="6053B7C9" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00C82835" w:rsidRPr="00694ECB" w14:paraId="6053B7C9" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7CA10608" w14:textId="77777777" w:rsidR="00C82835" w:rsidRPr="00694ECB" w:rsidRDefault="00C82835" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -20797,51 +20714,51 @@
           <w:tcPr>
             <w:tcW w:w="1785" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40486543" w14:textId="77777777" w:rsidR="00C82835" w:rsidRPr="00694ECB" w:rsidRDefault="00C82835" w:rsidP="00C82835">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34619135" w14:textId="43971C66" w:rsidR="00C82835" w:rsidRPr="00694ECB" w:rsidRDefault="00C82835" w:rsidP="00C82835">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -20867,51 +20784,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E0C7E3D" w14:textId="77777777" w:rsidR="00C82835" w:rsidRPr="00694ECB" w:rsidRDefault="00C82835" w:rsidP="00C82835">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C82835" w:rsidRPr="00694ECB" w14:paraId="190AD312" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00C82835" w:rsidRPr="00694ECB" w14:paraId="190AD312" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06BE7AC1" w14:textId="77777777" w:rsidR="00C82835" w:rsidRPr="00694ECB" w:rsidRDefault="00C82835" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -20949,51 +20866,51 @@
           <w:tcPr>
             <w:tcW w:w="1785" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B58FE8D" w14:textId="77777777" w:rsidR="00C82835" w:rsidRPr="00694ECB" w:rsidRDefault="00C82835" w:rsidP="00C82835">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="402A318D" w14:textId="14B1AF93" w:rsidR="00C82835" w:rsidRPr="00694ECB" w:rsidRDefault="00C82835" w:rsidP="00C82835">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -21019,51 +20936,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DBBCF42" w14:textId="77777777" w:rsidR="00C82835" w:rsidRPr="00694ECB" w:rsidRDefault="00C82835" w:rsidP="00C82835">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30F02" w:rsidRPr="00694ECB" w14:paraId="4AF55F56" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00D30F02" w:rsidRPr="00694ECB" w14:paraId="4AF55F56" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F5026F0" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -21109,51 +21026,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A71D730" w14:textId="6E76A274" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="00D30F02">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>活動地點及流程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C5902D6" w14:textId="41236561" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="00D30F02">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -21187,51 +21104,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0DCEA0A4" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="00D30F02">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30F02" w:rsidRPr="00694ECB" w14:paraId="0E7228B5" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00D30F02" w:rsidRPr="00694ECB" w14:paraId="0E7228B5" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42574314" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -21269,51 +21186,51 @@
           <w:tcPr>
             <w:tcW w:w="1785" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A50E9FD" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="00D30F02">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D2D6C20" w14:textId="05F500C0" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="00B94DDB">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -21339,51 +21256,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7299B999" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="00D30F02">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30F02" w:rsidRPr="00694ECB" w14:paraId="1BDC8FF8" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00D30F02" w:rsidRPr="00694ECB" w14:paraId="1BDC8FF8" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C9060A0" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -21421,51 +21338,51 @@
           <w:tcPr>
             <w:tcW w:w="1785" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42598553" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="00D30F02">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F5CAA59" w14:textId="063D0147" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="00D30F02">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -21491,51 +21408,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21001970" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="00D30F02">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30F02" w:rsidRPr="00694ECB" w14:paraId="4F21A314" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00D30F02" w:rsidRPr="00694ECB" w14:paraId="4F21A314" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="778BCBFF" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -21581,51 +21498,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BBDDE41" w14:textId="3DC83E2A" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="00D30F02">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>活動宣傳</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E0421F4" w14:textId="232A764E" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="00D30F02">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -21659,51 +21576,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F976C46" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="00D30F02">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30F02" w:rsidRPr="00694ECB" w14:paraId="415874B7" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00D30F02" w:rsidRPr="00694ECB" w14:paraId="415874B7" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50AE33E8" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -21738,51 +21655,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11D3DEAF" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="00D30F02">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08128857" w14:textId="2F095CCA" w:rsidR="00D30F02" w:rsidRDefault="00D30F02" w:rsidP="00B94DDB">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -21807,51 +21724,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A051DE3" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="00D30F02">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30F02" w:rsidRPr="00694ECB" w14:paraId="1EBB9A51" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00D30F02" w:rsidRPr="00694ECB" w14:paraId="1EBB9A51" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="587A1473" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -21889,51 +21806,51 @@
           <w:tcPr>
             <w:tcW w:w="1785" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72A81EBB" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="00D30F02">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36AFCFE4" w14:textId="5591EBE3" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="00D30F02">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -21959,51 +21876,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11C71D4C" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="00D30F02">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30F02" w:rsidRPr="00694ECB" w14:paraId="25A2B92D" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00D30F02" w:rsidRPr="00694ECB" w14:paraId="25A2B92D" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="419E2C57" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -22046,51 +21963,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A992D72" w14:textId="7D3460CE" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="00D30F02">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>預期效益</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F685291" w14:textId="77777777" w:rsidR="00EA3870" w:rsidRDefault="00D30F02" w:rsidP="00D30F02">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -22151,51 +22068,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="466B838E" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="00D30F02">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30F02" w:rsidRPr="00694ECB" w14:paraId="0D522C62" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00D30F02" w:rsidRPr="00694ECB" w14:paraId="0D522C62" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EA6BDF9" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -22231,51 +22148,51 @@
           <w:tcPr>
             <w:tcW w:w="1785" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71421FD4" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="00D30F02">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10CC0440" w14:textId="5631EA60" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="00D30F02">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -22300,51 +22217,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7DCBC504" w14:textId="77777777" w:rsidR="00D30F02" w:rsidRPr="00694ECB" w:rsidRDefault="00D30F02" w:rsidP="00D30F02">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="0E45F93D" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="0E45F93D" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="641"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44BBE258" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -22392,51 +22309,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DB9FDD6" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>保險</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="034BC7FF" w14:textId="48562EBF" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="003E7515">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -22487,51 +22404,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D443F88" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="012100CA" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="012100CA" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="663"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="170B33F6" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -22568,51 +22485,51 @@
             <w:tcW w:w="1785" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45395A84" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4452445B" w14:textId="1E86CDA9" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -22639,51 +22556,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23153F10" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="4535B9FC" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="4535B9FC" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="663"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D773F71" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -22723,51 +22640,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A7FD1D9" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6232AAFC" w14:textId="77777777" w:rsidR="00EA3870" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -22816,51 +22733,51 @@
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D6F62FF" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="57BD4522" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="57BD4522" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="392CE139" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -22908,51 +22825,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02ABB9F6" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>活動變更及緊急應變措施</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1109B7AF" w14:textId="18704AA4" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00DE5915">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -23021,51 +22938,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CD87996" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="52760B4D" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="52760B4D" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4937F823" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -23102,51 +23019,51 @@
             <w:tcW w:w="1785" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78797BCE" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="678F86FF" w14:textId="3E7EA859" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -23173,51 +23090,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="083ACA78" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="718338E5" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="718338E5" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13121ACC" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -23257,51 +23174,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="228786E8" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="444F436E" w14:textId="5B4010A4" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
@@ -23330,2926 +23247,2669 @@
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FDAA1F0" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC218E" w:rsidRPr="00694ECB" w14:paraId="0ADF45AA" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00A46124" w:rsidRPr="00694ECB" w14:paraId="0ADF45AA" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="746F224E" w14:textId="77777777" w:rsidR="00DC218E" w:rsidRPr="00694ECB" w:rsidRDefault="00DC218E" w:rsidP="008D7AC4">
+          <w:p w14:paraId="746F224E" w14:textId="77777777" w:rsidR="00A46124" w:rsidRPr="00694ECB" w:rsidRDefault="00A46124" w:rsidP="00A46124">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66841075" w14:textId="39B3A2E6" w:rsidR="00DC218E" w:rsidRPr="00694ECB" w:rsidRDefault="00DE5915" w:rsidP="00DC218E">
+          <w:p w14:paraId="66841075" w14:textId="737EA62A" w:rsidR="00A46124" w:rsidRPr="00694ECB" w:rsidRDefault="00A46124" w:rsidP="00A46124">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>執行團隊之專業能力與實績</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00DC218E" w:rsidRPr="00694ECB">
-[...15 lines deleted...]
-            <w:r w:rsidR="00EA3870">
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="001B2803">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
-            <w:r w:rsidR="00DC218E" w:rsidRPr="00694ECB">
+            <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="737837BC" w14:textId="1070B8E4" w:rsidR="00DC218E" w:rsidRPr="00694ECB" w:rsidRDefault="00DC218E" w:rsidP="00DC218E">
+          <w:p w14:paraId="737837BC" w14:textId="78E9A44F" w:rsidR="00A46124" w:rsidRPr="00694ECB" w:rsidRDefault="00A46124" w:rsidP="00A46124">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>申請單位背景及證明文件</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1341" w:type="pct"/>
+              <w:t>申請單位資源</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65FF2254" w14:textId="549CE35C" w:rsidR="00DC218E" w:rsidRPr="00694ECB" w:rsidRDefault="00DC218E" w:rsidP="00DC218E">
+          <w:p w14:paraId="65FF2254" w14:textId="5CB99EDB" w:rsidR="00A46124" w:rsidRPr="00694ECB" w:rsidRDefault="00A46124" w:rsidP="00A46124">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>符合(3分)</w:t>
+              <w:t>詳細說明預計投入資源(</w:t>
+            </w:r>
+            <w:r w:rsidR="001B2803">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07D4D440" w14:textId="77777777" w:rsidR="00DC218E" w:rsidRPr="00694ECB" w:rsidRDefault="00DC218E" w:rsidP="00DC218E">
+          <w:p w14:paraId="07D4D440" w14:textId="77777777" w:rsidR="00A46124" w:rsidRPr="00694ECB" w:rsidRDefault="00A46124" w:rsidP="00A46124">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC218E" w:rsidRPr="00694ECB" w14:paraId="0BB26F9D" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00A46124" w:rsidRPr="00694ECB" w14:paraId="0BB26F9D" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="328036E4" w14:textId="77777777" w:rsidR="00DC218E" w:rsidRPr="00694ECB" w:rsidRDefault="00DC218E" w:rsidP="008D7AC4">
+          <w:p w14:paraId="328036E4" w14:textId="77777777" w:rsidR="00A46124" w:rsidRPr="00694ECB" w:rsidRDefault="00A46124" w:rsidP="00A46124">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BC6A224" w14:textId="77777777" w:rsidR="00DC218E" w:rsidRPr="00694ECB" w:rsidRDefault="00DC218E" w:rsidP="00DC218E">
+          <w:p w14:paraId="7BC6A224" w14:textId="77777777" w:rsidR="00A46124" w:rsidRPr="00694ECB" w:rsidRDefault="00A46124" w:rsidP="00A46124">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E472CB4" w14:textId="77777777" w:rsidR="00DC218E" w:rsidRPr="00694ECB" w:rsidRDefault="00DC218E" w:rsidP="00DC218E">
+          <w:p w14:paraId="0E472CB4" w14:textId="77777777" w:rsidR="00A46124" w:rsidRPr="00694ECB" w:rsidRDefault="00A46124" w:rsidP="00A46124">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D21DA18" w14:textId="77777777" w:rsidR="00B94DDB" w:rsidRDefault="00DC218E" w:rsidP="00DC218E">
+          <w:p w14:paraId="5B8A9EF9" w14:textId="0A7B73AB" w:rsidR="00A46124" w:rsidRPr="00694ECB" w:rsidRDefault="00A46124" w:rsidP="00A46124">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>不符合或未檢附</w:t>
-[...19 lines deleted...]
-              <w:t>(0分)</w:t>
+              <w:t>未提供或無清楚規劃(0分)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7001AF64" w14:textId="77777777" w:rsidR="00DC218E" w:rsidRPr="00694ECB" w:rsidRDefault="00DC218E" w:rsidP="00DC218E">
+          <w:p w14:paraId="7001AF64" w14:textId="77777777" w:rsidR="00A46124" w:rsidRPr="00694ECB" w:rsidRDefault="00A46124" w:rsidP="00A46124">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC218E" w:rsidRPr="00694ECB" w14:paraId="48CA58CE" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="4E680DB5" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="623"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="03B3F223" w14:textId="77777777" w:rsidR="00DC218E" w:rsidRPr="00694ECB" w:rsidRDefault="00DC218E" w:rsidP="008D7AC4">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57709D3F" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="295CE5C8" w14:textId="77777777" w:rsidR="00DC218E" w:rsidRPr="00694ECB" w:rsidRDefault="00DC218E" w:rsidP="00DC218E">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="164D511B" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...29 lines deleted...]
-            <w:tcW w:w="1341" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="3F118E5A" w14:textId="62121D60" w:rsidR="00DC218E" w:rsidRPr="00694ECB" w:rsidRDefault="00DC218E" w:rsidP="00DC218E">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F2D3CC5" w14:textId="4CF15B7B" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>申請單位過去實績</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1342" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="758121BD" w14:textId="7AB4D084" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>詳細說明預計投入資源(2分)</w:t>
+              <w:t>詳</w:t>
+            </w:r>
+            <w:r w:rsidR="003B102B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>列</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>過去三年相關工作成果(</w:t>
+            </w:r>
+            <w:r w:rsidR="001B2803">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00775D22">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="001B2803">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00775D22">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1F8EEA97" w14:textId="77777777" w:rsidR="00DC218E" w:rsidRPr="00694ECB" w:rsidRDefault="00DC218E" w:rsidP="00DC218E">
+          </w:tcPr>
+          <w:p w14:paraId="75F83722" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC218E" w:rsidRPr="00694ECB" w14:paraId="524CCD95" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="6B0071DC" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="623"/>
+          <w:trHeight w:val="671"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="68CE92E0" w14:textId="77777777" w:rsidR="00DC218E" w:rsidRPr="00694ECB" w:rsidRDefault="00DC218E" w:rsidP="008D7AC4">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08E2CA6C" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="57E58E64" w14:textId="77777777" w:rsidR="00DC218E" w:rsidRPr="00694ECB" w:rsidRDefault="00DC218E" w:rsidP="00DC218E">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F7C59C3" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...21 lines deleted...]
-            <w:tcW w:w="1341" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="03FB2B53" w14:textId="2A7EB60A" w:rsidR="00DC218E" w:rsidRPr="00694ECB" w:rsidRDefault="00DC218E" w:rsidP="00DC218E">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="608C8772" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1342" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A351921" w14:textId="05B06366" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>未提供或無清楚規劃(0分)</w:t>
+              <w:t>簡單條列相關實績(</w:t>
+            </w:r>
+            <w:r w:rsidR="00775D22">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1-</w:t>
+            </w:r>
+            <w:r w:rsidR="001B2803">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00775D22">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="55B9C1CE" w14:textId="77777777" w:rsidR="00DC218E" w:rsidRPr="00694ECB" w:rsidRDefault="00DC218E" w:rsidP="00DC218E">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3211AC01" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="4E680DB5" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="7E2AA7C9" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="623"/>
+          <w:trHeight w:val="695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57709D3F" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="008D7AC4">
+          <w:p w14:paraId="0B1CFA6A" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="164D511B" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+          <w:p w14:paraId="71BF60CA" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F2D3CC5" w14:textId="4CF15B7B" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+          <w:p w14:paraId="55F10CA2" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694ECB">
-[...11 lines deleted...]
-            <w:tcW w:w="1341" w:type="pct"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="758121BD" w14:textId="76020176" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+          <w:p w14:paraId="1B7E8862" w14:textId="7C824E94" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>詳</w:t>
-[...7 lines deleted...]
-              <w:t>列</w:t>
+              <w:t>無提供(0</w:t>
+            </w:r>
+            <w:r w:rsidR="00775D22">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>過去三年相關工作成果(</w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="75F83722" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6042CFCC" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="6B0071DC" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="12F19034" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="671"/>
+          <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08E2CA6C" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="008D7AC4">
+          <w:p w14:paraId="4573D2B0" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F7C59C3" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="07668FC5" w14:textId="297C37C0" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="003E7515">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>活動特殊性</w:t>
+            </w:r>
+            <w:r w:rsidR="003E7515">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="001B2803">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA3870">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="608C8772" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+          <w:p w14:paraId="04A62647" w14:textId="7690866E" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>活動對象是否規劃兒少、女性、年長者、原住民、新住民、客家或職工等族群</w:t>
+            </w:r>
+            <w:r w:rsidR="003B102B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A351921" w14:textId="3F92263D" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+          <w:p w14:paraId="768BA87F" w14:textId="77777777" w:rsidR="00EA3870" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>簡單條列相關實績(</w:t>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>符合兩項或以上</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75171DA0" w14:textId="1D739CB0" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00775D22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1-5</w:t>
+              <w:t>4-</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7B62">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00775D22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3211AC01" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+          </w:tcPr>
+          <w:p w14:paraId="12D866EF" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="7E2AA7C9" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="3404DD71" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="695"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B1CFA6A" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="008D7AC4">
+          <w:p w14:paraId="5835E944" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71BF60CA" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
-[...2 lines deleted...]
-              <w:spacing w:line="500" w:lineRule="exact"/>
+          <w:p w14:paraId="2742AF65" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55F10CA2" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+          <w:p w14:paraId="444F796D" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B7E8862" w14:textId="7C824E94" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+          <w:p w14:paraId="37F22C3B" w14:textId="64D1D2E4" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>無提供(0</w:t>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>符合一項(</w:t>
             </w:r>
             <w:r w:rsidR="00775D22">
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1-3</w:t>
+            </w:r>
+            <w:r w:rsidR="00775D22">
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6042CFCC" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+          <w:p w14:paraId="6097A0E8" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="12F19034" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="0CBF89D7" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="615"/>
+          <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4573D2B0" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="008D7AC4">
+          <w:p w14:paraId="39B006E0" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694ECB">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07668FC5" w14:textId="53B21224" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="003E7515">
+          <w:p w14:paraId="31049C83" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694ECB">
-[...38 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04A62647" w14:textId="7690866E" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+          <w:p w14:paraId="18F51EF7" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694ECB">
-[...19 lines deleted...]
-            <w:tcW w:w="1341" w:type="pct"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="768BA87F" w14:textId="77777777" w:rsidR="00EA3870" w:rsidRDefault="00030435" w:rsidP="00030435">
+          <w:p w14:paraId="0EB1A740" w14:textId="2D0D266C" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>符合兩項或以上</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:t>未符合(0</w:t>
+            </w:r>
+            <w:r w:rsidR="00775D22">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...30 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="12D866EF" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5069FA98" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="3404DD71" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="5B70A3AA" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5835E944" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="008D7AC4">
+          <w:p w14:paraId="2B17B0CF" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2742AF65" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+          <w:p w14:paraId="46E6B56A" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="444F796D" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+          <w:p w14:paraId="1BCA7089" w14:textId="7F8EA350" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>活動日期是否結合國定</w:t>
+            </w:r>
+            <w:r w:rsidR="00775D22">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>或</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>在地民俗假日</w:t>
+            </w:r>
+            <w:r w:rsidR="003B102B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37F22C3B" w14:textId="64D1D2E4" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+          <w:p w14:paraId="404C071E" w14:textId="774EE0E7" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>符合一項(</w:t>
+              <w:t>符合(</w:t>
+            </w:r>
+            <w:r w:rsidR="001B2803">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7B62">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00775D22">
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...6 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6097A0E8" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+          </w:tcPr>
+          <w:p w14:paraId="3FB9F173" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="0CBF89D7" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="3D2BCBD7" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="557"/>
+          <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39B006E0" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="008D7AC4">
+          <w:p w14:paraId="0B439743" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31049C83" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+          <w:p w14:paraId="3B0EAB66" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18F51EF7" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+          <w:p w14:paraId="3CD23B86" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EB1A740" w14:textId="2D0D266C" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+          <w:p w14:paraId="68426ADB" w14:textId="0AC705C2" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>未符合(0</w:t>
             </w:r>
             <w:r w:rsidR="00775D22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5069FA98" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+          <w:p w14:paraId="570A31F8" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="5B70A3AA" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00BE3429" w:rsidRPr="00694ECB" w14:paraId="0D84953C" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="551"/>
+          <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B17B0CF" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="008D7AC4">
+          <w:p w14:paraId="5437BB4A" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="008D7AC4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46E6B56A" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+          <w:p w14:paraId="7918EAF5" w14:textId="5AFA8825" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00C5184A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>經費合理性 (10</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA3870">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BCA7089" w14:textId="7F8EA350" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+          <w:p w14:paraId="4BFABA7B" w14:textId="0BCD4D13" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="001A1223">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>活動日期是否結合國定</w:t>
-[...15 lines deleted...]
-              <w:t>在地民俗假日</w:t>
+              <w:t>經費概算表是否合理編列</w:t>
             </w:r>
             <w:r w:rsidR="003B102B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="404C071E" w14:textId="478D9443" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+          <w:p w14:paraId="6CD0D5BA" w14:textId="0EB73762" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="001A1223">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>符合(</w:t>
-[...7 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>合理(</w:t>
+            </w:r>
+            <w:r w:rsidR="00775D22">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00775D22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FB9F173" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+          <w:p w14:paraId="22A420A1" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00694ECB">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030435" w:rsidRPr="00694ECB" w14:paraId="3D2BCBD7" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00BE3429" w:rsidRPr="00694ECB" w14:paraId="274E2FD1" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="559"/>
+          <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B439743" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="008D7AC4">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="325DE2FC" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00694ECB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B0EAB66" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="56D99C43" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00694ECB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CD23B86" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+          <w:p w14:paraId="754C9173" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="001A1223">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68426ADB" w14:textId="0AC705C2" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+          <w:p w14:paraId="1574E430" w14:textId="3A7D40A5" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00775D22" w:rsidP="001A1223">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694ECB">
-[...7 lines deleted...]
-            <w:r w:rsidR="00775D22">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>未盡合理</w:t>
+            </w:r>
+            <w:r w:rsidR="00694ECB" w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1-5</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694ECB">
+            <w:r w:rsidR="00694ECB" w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="570A31F8" w14:textId="77777777" w:rsidR="00030435" w:rsidRPr="00694ECB" w:rsidRDefault="00030435" w:rsidP="00030435">
+          <w:p w14:paraId="4062BF35" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00694ECB">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3429" w:rsidRPr="00694ECB" w14:paraId="0D84953C" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="00BE3429" w:rsidRPr="00694ECB" w14:paraId="293E4C25" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="553"/>
+          <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5437BB4A" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="008D7AC4">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7D8D3D6A" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00694ECB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7918EAF5" w14:textId="5AFA8825" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00C5184A">
-[...33 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2E79F934" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00694ECB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BFABA7B" w14:textId="0BCD4D13" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="001A1223">
+          <w:p w14:paraId="185A16BC" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="001A1223">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694ECB">
-[...19 lines deleted...]
-            <w:tcW w:w="1341" w:type="pct"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CD0D5BA" w14:textId="0EB73762" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="001A1223">
+          <w:p w14:paraId="5326F1C7" w14:textId="3F3A6A96" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="001A1223">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>合理(</w:t>
+              <w:t>缺件</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、無檢附(0</w:t>
             </w:r>
             <w:r w:rsidR="00775D22">
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...3 lines deleted...]
-              <w:t>6-</w:t>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
             </w:r>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="22A420A1" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00694ECB">
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18164413" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00694ECB">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3429" w:rsidRPr="00694ECB" w14:paraId="274E2FD1" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="003B102B" w:rsidRPr="00694ECB" w14:paraId="4515EB8E" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="561"/>
+          <w:trHeight w:val="498"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...10 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="621E3A86" w14:textId="4F8C07BC" w:rsidR="003B102B" w:rsidRPr="00694ECB" w:rsidRDefault="003B102B" w:rsidP="008D7AC4">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A11A870" w14:textId="77777777" w:rsidR="003B102B" w:rsidRDefault="003B102B" w:rsidP="00503933">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>簡報及</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>詢</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>答</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB823F6" w14:textId="7F51CDF6" w:rsidR="003B102B" w:rsidRPr="00694ECB" w:rsidRDefault="003B102B" w:rsidP="00205F92">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(10分)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...16 lines deleted...]
-            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4392D4E5" w14:textId="6CCC990E" w:rsidR="003B102B" w:rsidRPr="00694ECB" w:rsidRDefault="003B102B" w:rsidP="00DC218E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>現場報告</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...30 lines deleted...]
-              <w:jc w:val="both"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB9F63C" w14:textId="24F4B152" w:rsidR="003B102B" w:rsidRPr="00432A9E" w:rsidRDefault="003B102B" w:rsidP="00DC218E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>未盡合理</w:t>
-[...7 lines deleted...]
-              <w:t>(</w:t>
+              <w:t>報告內容完整性與準確性(0-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1-5</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>分</w:t>
-[...7 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>分)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="pct"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4062BF35" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00694ECB">
+          </w:tcPr>
+          <w:p w14:paraId="07CC5643" w14:textId="55BCF2C3" w:rsidR="003B102B" w:rsidRPr="00432A9E" w:rsidRDefault="003B102B" w:rsidP="00DC218E">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3429" w:rsidRPr="00694ECB" w14:paraId="293E4C25" w14:textId="77777777" w:rsidTr="008D7AC4">
-[...165 lines deleted...]
-      <w:tr w:rsidR="003B102B" w:rsidRPr="00694ECB" w14:paraId="4515EB8E" w14:textId="77777777" w:rsidTr="008D7AC4">
+      <w:tr w:rsidR="003B102B" w:rsidRPr="00694ECB" w14:paraId="2AC4857A" w14:textId="77777777" w:rsidTr="00A46124">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="498"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...208 lines deleted...]
-            <w:tcW w:w="295" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="355086BC" w14:textId="77777777" w:rsidR="003B102B" w:rsidRDefault="003B102B" w:rsidP="003B102B">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -26282,51 +25942,51 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13A88D2A" w14:textId="5F0540C5" w:rsidR="003B102B" w:rsidRDefault="003B102B" w:rsidP="003B102B">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>應答內容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="pct"/>
+            <w:tcW w:w="1342" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="443C3B55" w14:textId="29DC8EEB" w:rsidR="003B102B" w:rsidRDefault="003B102B" w:rsidP="003B102B">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>應答內容完整性與準確性(0-</w:t>
@@ -37126,83 +36786,74 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D650CAD" w14:textId="77777777" w:rsidR="004C3976" w:rsidRDefault="004C3976" w:rsidP="00694ECB">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="004C3976" w:rsidSect="00D54EE6">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="992" w:right="992" w:bottom="284" w:left="992" w:header="851" w:footer="992" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="001C1CF9" w14:textId="7DCF12F4" w:rsidR="004C3976" w:rsidRPr="00773D0A" w:rsidRDefault="004C3976" w:rsidP="004C3976">
       <w:pPr>
         <w:spacing w:afterLines="50" w:after="180" w:line="500" w:lineRule="exact"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930DF6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>附件</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...8 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00930DF6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>運動部補助經費請撥單</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1117CB52" w14:textId="14DF4075" w:rsidR="004C3976" w:rsidRPr="004C3976" w:rsidRDefault="004C3976" w:rsidP="004C3976">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -37435,72 +37086,72 @@
             <w:r w:rsidRPr="004C3976">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□未達400萬元  □400萬元以上，未達1,000萬元 □1,000萬元以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C3976" w:rsidRPr="004C3976" w14:paraId="5044CB71" w14:textId="77777777" w:rsidTr="002D3749">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5469" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="190202D9" w14:textId="77777777" w:rsidR="004C3976" w:rsidRPr="004C3976" w:rsidRDefault="004C3976" w:rsidP="000A2E98">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="480"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9439" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D3408DC" w14:textId="493A270F" w:rsidR="004C3976" w:rsidRPr="004C3976" w:rsidRDefault="004C3976" w:rsidP="004C3976">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3976">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>單位：新臺幣元</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15153" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -38328,60 +37979,51 @@
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930DF6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>附件</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...8 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00930DF6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>憑證</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
@@ -38444,51 +38086,51 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>原始支出憑證</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>清單</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C8D080" w14:textId="79FC78AD" w:rsidR="0064269F" w:rsidRPr="0064269F" w:rsidRDefault="0064269F" w:rsidP="0064269F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0064269F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>單位名稱：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3304"/>
         <w:gridCol w:w="3305"/>
         <w:gridCol w:w="3303"/>
       </w:tblGrid>
       <w:tr w:rsidR="0064269F" w14:paraId="4B61A047" w14:textId="77777777" w:rsidTr="0064269F">
@@ -38509,51 +38151,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064269F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>憑證編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="279AAD50" w14:textId="5A76BE7C" w:rsidR="0064269F" w:rsidRPr="0064269F" w:rsidRDefault="0064269F" w:rsidP="0064269F">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:ind w:rightChars="-4" w:right="-10"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>用途說明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47CD5F9F" w14:textId="457EAC09" w:rsidR="0064269F" w:rsidRPr="0064269F" w:rsidRDefault="0064269F" w:rsidP="0064269F">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:ind w:rightChars="-4" w:right="-10"/>
@@ -39327,51 +38969,51 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>單位名稱：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E954C60" w14:textId="40BBD0C9" w:rsidR="008E5A59" w:rsidRDefault="004C3976" w:rsidP="00BA4D34">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>憑證編號：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
@@ -39387,51 +39029,51 @@
         <w:gridCol w:w="494"/>
         <w:gridCol w:w="494"/>
         <w:gridCol w:w="494"/>
         <w:gridCol w:w="496"/>
         <w:gridCol w:w="2383"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BA4D34" w:rsidRPr="00BA4D34" w14:paraId="0E65A9B5" w14:textId="088878ED" w:rsidTr="00BA4D34">
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10308D81" w14:textId="7581D262" w:rsidR="00BA4D34" w:rsidRPr="00BA4D34" w:rsidRDefault="00BA4D34" w:rsidP="00BA4D34">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="11" w:line="500" w:lineRule="exact"/>
               <w:ind w:left="142" w:rightChars="68" w:right="163"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA4D34">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>所屬年度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48B39F3A" w14:textId="72826A2F" w:rsidR="00BA4D34" w:rsidRPr="00BA4D34" w:rsidRDefault="00BA4D34" w:rsidP="00BA4D34">
             <w:pPr>
@@ -39456,51 +39098,51 @@
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>預算科目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1993" w:type="pct"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="146C00C1" w14:textId="055026DC" w:rsidR="00BA4D34" w:rsidRPr="00BA4D34" w:rsidRDefault="00BA4D34" w:rsidP="00BA4D34">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="11" w:line="500" w:lineRule="exact"/>
               <w:ind w:left="142" w:rightChars="127" w:right="305"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA4D34">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>金</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
@@ -39545,51 +39187,51 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>用途說明</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA4D34" w:rsidRPr="00BA4D34" w14:paraId="51CF9A3C" w14:textId="1DAC21CE" w:rsidTr="00BA4D34">
         <w:trPr>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7A12E208" w14:textId="77777777" w:rsidR="00BA4D34" w:rsidRPr="00BA4D34" w:rsidRDefault="00BA4D34" w:rsidP="000A2E98">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="40" w:line="300" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="750C8AC8" w14:textId="31B14E3A" w:rsidR="00BA4D34" w:rsidRPr="00BA4D34" w:rsidRDefault="00BA4D34" w:rsidP="00BA4D34">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="11" w:line="500" w:lineRule="exact"/>
               <w:ind w:left="142" w:rightChars="120" w:right="288"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
@@ -39640,120 +39282,124 @@
               <w:t>-獎補助費-補助辦理地方特色運動計畫</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="249" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="744A0E69" w14:textId="2DF04179" w:rsidR="00BA4D34" w:rsidRPr="00BA4D34" w:rsidRDefault="00BA4D34" w:rsidP="00BA4D34">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="11" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BA4D34">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>仟</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="5817B918" w14:textId="77777777" w:rsidR="00BA4D34" w:rsidRPr="00BA4D34" w:rsidRDefault="00BA4D34" w:rsidP="00BA4D34">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="11" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA4D34">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="249" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2124BDBD" w14:textId="77777777" w:rsidR="00BA4D34" w:rsidRPr="00BA4D34" w:rsidRDefault="00BA4D34" w:rsidP="00BA4D34">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="11" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BA4D34">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>佰</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="198FC458" w14:textId="77777777" w:rsidR="00BA4D34" w:rsidRPr="00BA4D34" w:rsidRDefault="00BA4D34" w:rsidP="00BA4D34">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="11" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA4D34">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
@@ -39945,85 +39591,85 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>十</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="249" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C7223AE" w14:textId="662BA568" w:rsidR="00BA4D34" w:rsidRPr="00BA4D34" w:rsidRDefault="00BA4D34" w:rsidP="00BA4D34">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="11" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA4D34">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6F9990CF" w14:textId="77777777" w:rsidR="00BA4D34" w:rsidRPr="00BA4D34" w:rsidRDefault="00BA4D34" w:rsidP="00BA4D34">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="11" w:line="500" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA4D34" w:rsidRPr="00BA4D34" w14:paraId="3A19B63C" w14:textId="71553F25" w:rsidTr="00BA4D34">
         <w:trPr>
           <w:trHeight w:val="1086"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6FAA5D3F" w14:textId="77777777" w:rsidR="00BA4D34" w:rsidRPr="00BA4D34" w:rsidRDefault="00BA4D34" w:rsidP="000A2E98">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -40201,400 +39847,414 @@
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2478"/>
         <w:gridCol w:w="2478"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="2404"/>
       </w:tblGrid>
       <w:tr w:rsidR="000A2E98" w:rsidRPr="000A2E98" w14:paraId="44805A3B" w14:textId="77777777" w:rsidTr="00BA4D34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40F73280" w14:textId="4216FEC2" w:rsidR="000A2E98" w:rsidRPr="000A2E98" w:rsidRDefault="000A2E98" w:rsidP="000A2E98">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A2E98">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>承辦人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66593077" w14:textId="4236AFE7" w:rsidR="000A2E98" w:rsidRPr="000A2E98" w:rsidRDefault="000A2E98" w:rsidP="000A2E98">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A2E98">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>出納</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06A52884" w14:textId="7DD08F49" w:rsidR="000A2E98" w:rsidRPr="000A2E98" w:rsidRDefault="000A2E98" w:rsidP="000A2E98">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A2E98">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>會計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2404" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="090FF6EB" w14:textId="0DA38CEC" w:rsidR="000A2E98" w:rsidRPr="000A2E98" w:rsidRDefault="000A2E98" w:rsidP="000A2E98">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A2E98">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>機關長官</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A2E98" w:rsidRPr="000A2E98" w14:paraId="3B99B626" w14:textId="77777777" w:rsidTr="00BA4D34">
         <w:trPr>
           <w:trHeight w:val="2272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40F01100" w14:textId="77777777" w:rsidR="000A2E98" w:rsidRPr="000A2E98" w:rsidRDefault="000A2E98" w:rsidP="000A2E98">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54C8F53B" w14:textId="77777777" w:rsidR="000A2E98" w:rsidRPr="000A2E98" w:rsidRDefault="000A2E98" w:rsidP="000A2E98">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C74B62B" w14:textId="77777777" w:rsidR="000A2E98" w:rsidRPr="000A2E98" w:rsidRDefault="000A2E98" w:rsidP="000A2E98">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2404" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="647D7260" w14:textId="77777777" w:rsidR="000A2E98" w:rsidRPr="000A2E98" w:rsidRDefault="000A2E98" w:rsidP="000A2E98">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="589B9F7F" w14:textId="132DCA77" w:rsidR="000A2E98" w:rsidRPr="000A2E98" w:rsidRDefault="000A2E98" w:rsidP="004C3976">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="4"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2E98">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>憑證黏貼處(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000A2E98">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>請浮貼</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000A2E98">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000A2E98" w:rsidRPr="000A2E98" w:rsidSect="004C3976">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="992" w:right="992" w:bottom="992" w:left="992" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71EB5988" w14:textId="77777777" w:rsidR="001360B8" w:rsidRDefault="001360B8" w:rsidP="00A117FF">
+    <w:p w14:paraId="5D6B3ED2" w14:textId="77777777" w:rsidR="00070C83" w:rsidRDefault="00070C83" w:rsidP="00A117FF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04730D0F" w14:textId="77777777" w:rsidR="001360B8" w:rsidRDefault="001360B8" w:rsidP="00A117FF">
+    <w:p w14:paraId="57373150" w14:textId="77777777" w:rsidR="00070C83" w:rsidRDefault="00070C83" w:rsidP="00A117FF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:altName w:val="DF Kai Shu"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cordia New">
+    <w:panose1 w:val="020B0304020202020204"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Angsana New">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CC3A6EB" w14:textId="77777777" w:rsidR="001360B8" w:rsidRDefault="001360B8" w:rsidP="00A117FF">
+    <w:p w14:paraId="33C0FC75" w14:textId="77777777" w:rsidR="00070C83" w:rsidRDefault="00070C83" w:rsidP="00A117FF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31FF8C7A" w14:textId="77777777" w:rsidR="001360B8" w:rsidRDefault="001360B8" w:rsidP="00A117FF">
+    <w:p w14:paraId="163C0EEC" w14:textId="77777777" w:rsidR="00070C83" w:rsidRDefault="00070C83" w:rsidP="00A117FF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="29E8A320" w14:textId="77777777" w:rsidR="008513BA" w:rsidRPr="00477C3E" w:rsidRDefault="008513BA" w:rsidP="008513BA">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00477C3E">
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>特色運動活動</w:t>
     </w:r>
     <w:r>
@@ -44905,114 +44565,120 @@
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B67915"/>
     <w:rsid w:val="000003D6"/>
     <w:rsid w:val="00010DE8"/>
     <w:rsid w:val="000226D0"/>
     <w:rsid w:val="00022EF9"/>
     <w:rsid w:val="00023FCF"/>
     <w:rsid w:val="00030435"/>
     <w:rsid w:val="0003045F"/>
     <w:rsid w:val="00033829"/>
     <w:rsid w:val="00043D43"/>
     <w:rsid w:val="000513E2"/>
     <w:rsid w:val="00055886"/>
     <w:rsid w:val="00061DC7"/>
+    <w:rsid w:val="00070C83"/>
     <w:rsid w:val="00072A4B"/>
     <w:rsid w:val="000743DF"/>
     <w:rsid w:val="0008347F"/>
     <w:rsid w:val="000962F1"/>
     <w:rsid w:val="000A2E98"/>
     <w:rsid w:val="000A3DFB"/>
     <w:rsid w:val="000A6F1C"/>
+    <w:rsid w:val="000A78E5"/>
     <w:rsid w:val="000B0ECD"/>
     <w:rsid w:val="000B165B"/>
     <w:rsid w:val="000B2B01"/>
     <w:rsid w:val="000B4563"/>
     <w:rsid w:val="000B7A94"/>
     <w:rsid w:val="000C0C38"/>
+    <w:rsid w:val="000C1443"/>
     <w:rsid w:val="000D337D"/>
     <w:rsid w:val="000D5B4C"/>
     <w:rsid w:val="000F2EFF"/>
     <w:rsid w:val="000F405A"/>
     <w:rsid w:val="000F50AE"/>
     <w:rsid w:val="000F6798"/>
     <w:rsid w:val="00101D94"/>
     <w:rsid w:val="00104FEE"/>
     <w:rsid w:val="001155A1"/>
     <w:rsid w:val="001349AF"/>
     <w:rsid w:val="001358DD"/>
     <w:rsid w:val="001360B8"/>
     <w:rsid w:val="00144604"/>
     <w:rsid w:val="00152617"/>
     <w:rsid w:val="00156829"/>
     <w:rsid w:val="0016610B"/>
     <w:rsid w:val="001831B7"/>
     <w:rsid w:val="00190329"/>
     <w:rsid w:val="00195A90"/>
     <w:rsid w:val="001961F3"/>
     <w:rsid w:val="001A1223"/>
+    <w:rsid w:val="001B2803"/>
     <w:rsid w:val="001B4668"/>
     <w:rsid w:val="001C6FD3"/>
     <w:rsid w:val="001D064A"/>
     <w:rsid w:val="001D4E85"/>
     <w:rsid w:val="001D5BA5"/>
     <w:rsid w:val="001E62E9"/>
     <w:rsid w:val="001F4845"/>
     <w:rsid w:val="001F635B"/>
     <w:rsid w:val="00200B87"/>
     <w:rsid w:val="00201453"/>
     <w:rsid w:val="00205F92"/>
     <w:rsid w:val="00223132"/>
     <w:rsid w:val="00234EF8"/>
     <w:rsid w:val="00237C33"/>
     <w:rsid w:val="0024453A"/>
     <w:rsid w:val="002458D5"/>
     <w:rsid w:val="00252580"/>
     <w:rsid w:val="002543B6"/>
     <w:rsid w:val="00263A32"/>
     <w:rsid w:val="002738D2"/>
+    <w:rsid w:val="00282AC6"/>
     <w:rsid w:val="0029110C"/>
     <w:rsid w:val="00291791"/>
     <w:rsid w:val="00292B75"/>
     <w:rsid w:val="00292D28"/>
     <w:rsid w:val="00294A83"/>
     <w:rsid w:val="002B1700"/>
     <w:rsid w:val="002D0B9C"/>
     <w:rsid w:val="002D3F5A"/>
     <w:rsid w:val="002E3311"/>
     <w:rsid w:val="002E5E38"/>
+    <w:rsid w:val="00301C83"/>
     <w:rsid w:val="00303B60"/>
     <w:rsid w:val="00321E8A"/>
     <w:rsid w:val="00326EBA"/>
     <w:rsid w:val="00332F94"/>
     <w:rsid w:val="00340B19"/>
     <w:rsid w:val="003436F7"/>
     <w:rsid w:val="00355D29"/>
     <w:rsid w:val="00355D9F"/>
     <w:rsid w:val="00373FC4"/>
     <w:rsid w:val="00375220"/>
     <w:rsid w:val="00386552"/>
     <w:rsid w:val="003920E0"/>
     <w:rsid w:val="00393F9C"/>
     <w:rsid w:val="003B102B"/>
     <w:rsid w:val="003B20A3"/>
     <w:rsid w:val="003B3053"/>
     <w:rsid w:val="003B3554"/>
     <w:rsid w:val="003B68F0"/>
     <w:rsid w:val="003C338C"/>
     <w:rsid w:val="003D2722"/>
     <w:rsid w:val="003D5812"/>
     <w:rsid w:val="003D65F7"/>
     <w:rsid w:val="003E7515"/>
     <w:rsid w:val="003F2A29"/>
     <w:rsid w:val="00400E8B"/>
@@ -45095,94 +44761,97 @@
     <w:rsid w:val="006F3D7E"/>
     <w:rsid w:val="006F7A22"/>
     <w:rsid w:val="007257C0"/>
     <w:rsid w:val="0072749D"/>
     <w:rsid w:val="00760976"/>
     <w:rsid w:val="00770890"/>
     <w:rsid w:val="0077384F"/>
     <w:rsid w:val="00773D0A"/>
     <w:rsid w:val="00775D22"/>
     <w:rsid w:val="00776B32"/>
     <w:rsid w:val="007808DE"/>
     <w:rsid w:val="00785575"/>
     <w:rsid w:val="007868B9"/>
     <w:rsid w:val="007C12EA"/>
     <w:rsid w:val="007C7CAF"/>
     <w:rsid w:val="007D20F7"/>
     <w:rsid w:val="007E700E"/>
     <w:rsid w:val="008020F0"/>
     <w:rsid w:val="00806372"/>
     <w:rsid w:val="00833D54"/>
     <w:rsid w:val="008401FD"/>
     <w:rsid w:val="008513BA"/>
     <w:rsid w:val="008611E7"/>
     <w:rsid w:val="008615D8"/>
     <w:rsid w:val="008616F0"/>
+    <w:rsid w:val="00862EF7"/>
+    <w:rsid w:val="00870897"/>
     <w:rsid w:val="0087105B"/>
     <w:rsid w:val="00877297"/>
     <w:rsid w:val="00877C6C"/>
     <w:rsid w:val="00882A9F"/>
     <w:rsid w:val="00892C4B"/>
     <w:rsid w:val="008B458E"/>
     <w:rsid w:val="008C648B"/>
     <w:rsid w:val="008D18DA"/>
     <w:rsid w:val="008D7AC4"/>
     <w:rsid w:val="008E5A59"/>
     <w:rsid w:val="00902896"/>
     <w:rsid w:val="00903E1F"/>
     <w:rsid w:val="00904C50"/>
     <w:rsid w:val="009152B3"/>
     <w:rsid w:val="00916533"/>
     <w:rsid w:val="00930DF6"/>
     <w:rsid w:val="00936951"/>
     <w:rsid w:val="00941B28"/>
     <w:rsid w:val="00945076"/>
     <w:rsid w:val="00971452"/>
     <w:rsid w:val="00971784"/>
     <w:rsid w:val="009746B5"/>
     <w:rsid w:val="009749A8"/>
     <w:rsid w:val="00974CD7"/>
     <w:rsid w:val="009862F5"/>
     <w:rsid w:val="0099000E"/>
     <w:rsid w:val="00991CA5"/>
     <w:rsid w:val="00992DE7"/>
     <w:rsid w:val="009A2E61"/>
     <w:rsid w:val="009A49F1"/>
     <w:rsid w:val="009A58B9"/>
     <w:rsid w:val="009A65FD"/>
     <w:rsid w:val="009B0F3A"/>
     <w:rsid w:val="009C0107"/>
     <w:rsid w:val="009D5BCC"/>
     <w:rsid w:val="009F1A44"/>
     <w:rsid w:val="009F1D76"/>
     <w:rsid w:val="00A117FF"/>
     <w:rsid w:val="00A1246C"/>
     <w:rsid w:val="00A2040C"/>
     <w:rsid w:val="00A321A5"/>
     <w:rsid w:val="00A35B74"/>
     <w:rsid w:val="00A41FAF"/>
     <w:rsid w:val="00A459AA"/>
+    <w:rsid w:val="00A46124"/>
     <w:rsid w:val="00A512F4"/>
     <w:rsid w:val="00A61E03"/>
     <w:rsid w:val="00A66EE9"/>
     <w:rsid w:val="00A73FAF"/>
     <w:rsid w:val="00A74EC2"/>
     <w:rsid w:val="00A76CBD"/>
     <w:rsid w:val="00A76FC2"/>
     <w:rsid w:val="00A81991"/>
     <w:rsid w:val="00A86FA8"/>
     <w:rsid w:val="00AA19D2"/>
     <w:rsid w:val="00AA7084"/>
     <w:rsid w:val="00AB1B8C"/>
     <w:rsid w:val="00AB39FB"/>
     <w:rsid w:val="00AC473C"/>
     <w:rsid w:val="00AD4CE5"/>
     <w:rsid w:val="00AE0BE8"/>
     <w:rsid w:val="00AE0F06"/>
     <w:rsid w:val="00AE5BC2"/>
     <w:rsid w:val="00AE6CE3"/>
     <w:rsid w:val="00B02732"/>
     <w:rsid w:val="00B046B8"/>
     <w:rsid w:val="00B05B9A"/>
     <w:rsid w:val="00B212D5"/>
     <w:rsid w:val="00B229F8"/>
     <w:rsid w:val="00B3078F"/>
@@ -45217,105 +44886,109 @@
     <w:rsid w:val="00CE7F7C"/>
     <w:rsid w:val="00CF42D7"/>
     <w:rsid w:val="00D00C1B"/>
     <w:rsid w:val="00D01E40"/>
     <w:rsid w:val="00D02F37"/>
     <w:rsid w:val="00D07D15"/>
     <w:rsid w:val="00D10F6A"/>
     <w:rsid w:val="00D15FAA"/>
     <w:rsid w:val="00D30F02"/>
     <w:rsid w:val="00D53F31"/>
     <w:rsid w:val="00D54EE6"/>
     <w:rsid w:val="00D71032"/>
     <w:rsid w:val="00D8312A"/>
     <w:rsid w:val="00D9348B"/>
     <w:rsid w:val="00DA27AB"/>
     <w:rsid w:val="00DA336C"/>
     <w:rsid w:val="00DA5D40"/>
     <w:rsid w:val="00DB2E95"/>
     <w:rsid w:val="00DB52ED"/>
     <w:rsid w:val="00DC218E"/>
     <w:rsid w:val="00DD05D1"/>
     <w:rsid w:val="00DD2D44"/>
     <w:rsid w:val="00DD3918"/>
     <w:rsid w:val="00DE4A4C"/>
     <w:rsid w:val="00DE5915"/>
+    <w:rsid w:val="00DF2CCB"/>
     <w:rsid w:val="00DF35E0"/>
     <w:rsid w:val="00DF7399"/>
     <w:rsid w:val="00E1233F"/>
     <w:rsid w:val="00E254B2"/>
     <w:rsid w:val="00E309C2"/>
+    <w:rsid w:val="00E32A4F"/>
     <w:rsid w:val="00E36B0C"/>
     <w:rsid w:val="00E37C05"/>
     <w:rsid w:val="00E56931"/>
     <w:rsid w:val="00E7425A"/>
     <w:rsid w:val="00E87F65"/>
     <w:rsid w:val="00E93A33"/>
     <w:rsid w:val="00E941D0"/>
     <w:rsid w:val="00E9508A"/>
+    <w:rsid w:val="00E95A1C"/>
     <w:rsid w:val="00EA3870"/>
     <w:rsid w:val="00EA5D47"/>
     <w:rsid w:val="00EB5EBA"/>
     <w:rsid w:val="00EC2A10"/>
     <w:rsid w:val="00EC57D0"/>
     <w:rsid w:val="00EC6E46"/>
     <w:rsid w:val="00ED729D"/>
     <w:rsid w:val="00F01073"/>
     <w:rsid w:val="00F13EA6"/>
     <w:rsid w:val="00F26CD0"/>
     <w:rsid w:val="00F4688A"/>
     <w:rsid w:val="00F511CC"/>
     <w:rsid w:val="00F556E7"/>
     <w:rsid w:val="00F631C8"/>
     <w:rsid w:val="00F65033"/>
     <w:rsid w:val="00F66FDE"/>
     <w:rsid w:val="00F907E0"/>
     <w:rsid w:val="00F90DF8"/>
     <w:rsid w:val="00F958F6"/>
     <w:rsid w:val="00FA22DC"/>
     <w:rsid w:val="00FA6857"/>
     <w:rsid w:val="00FB26E3"/>
     <w:rsid w:val="00FC327A"/>
     <w:rsid w:val="00FD33A6"/>
     <w:rsid w:val="00FD75B0"/>
     <w:rsid w:val="00FF3188"/>
     <w:rsid w:val="00FF732E"/>
+    <w:rsid w:val="00FF7B62"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3C8F4D2C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D7B184BB-4C17-4050-AEF8-08A44D3831BE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
@@ -46360,55 +46033,55 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75897FD9-040F-411F-9A1A-234B204F4190}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>26</Pages>
-  <Words>5534</Words>
-  <Characters>5535</Characters>
+  <Words>1641</Words>
+  <Characters>9355</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5535</Lines>
-  <Paragraphs>2767</Paragraphs>
+  <Lines>77</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8302</CharactersWithSpaces>
+  <CharactersWithSpaces>10975</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>鈺蓉 簡</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>