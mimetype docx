--- v0 (2026-03-19)
+++ v1 (2026-05-11)
@@ -3738,51 +3738,69 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>活動</w:t>
       </w:r>
       <w:r w:rsidR="005327A3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>報名方式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(報名期間、報名流程</w:t>
+        <w:t>(報名</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>期間、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>報名流程</w:t>
       </w:r>
       <w:r w:rsidR="005327A3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>報名</w:t>
       </w:r>
       <w:r w:rsidR="005327A3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>費用</w:t>
       </w:r>
@@ -7465,51 +7483,65 @@
         </w:rPr>
         <w:t>如有活動相關附件</w:t>
       </w:r>
       <w:r w:rsidRPr="004A51D0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="004A51D0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>如：競賽規程、過往辦理成效等</w:t>
       </w:r>
       <w:r w:rsidRPr="004A51D0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="004A51D0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，請一併附於本申請計畫提出，以作為經費審核之參據。</w:t>
+        <w:t>，請一併附於本申請計畫提出，以作為經費審核</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A51D0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>之參據</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A51D0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CABF9F4" w14:textId="5BC8C6A1" w:rsidR="00565712" w:rsidRPr="002D3F5A" w:rsidRDefault="00565712" w:rsidP="00565712">
       <w:pPr>
         <w:spacing w:afterLines="50" w:after="180" w:line="500" w:lineRule="exact"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930DF6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>附件</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7589,117 +7621,163 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(範本)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E05E71" w14:textId="77777777" w:rsidR="00565712" w:rsidRPr="004A51D0" w:rsidRDefault="00565712" w:rsidP="00565712">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A51D0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>立意向書人：＿＿＿＿＿＿＿＿＿＿（以下簡稱甲方）(企業名稱)</w:t>
+        <w:t>立意向書人：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A51D0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>＿＿＿＿＿＿＿＿＿＿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A51D0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>（以下簡稱甲方）(企業名稱)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B94000C" w14:textId="77777777" w:rsidR="00565712" w:rsidRPr="004A51D0" w:rsidRDefault="00565712" w:rsidP="00565712">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:firstLineChars="607" w:firstLine="1700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004A51D0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>＿＿＿＿＿＿＿＿＿＿（以下簡稱乙方）(政府機關名稱)</w:t>
+        <w:t>＿＿＿＿＿＿＿＿＿＿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A51D0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>（以下簡稱乙方）(政府機關名稱)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27D2B4E3" w14:textId="01997B8C" w:rsidR="00565712" w:rsidRPr="004A51D0" w:rsidRDefault="00565712" w:rsidP="00565712">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A51D0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>甲、乙</w:t>
       </w:r>
       <w:r w:rsidR="00441DD0" w:rsidRPr="008D18DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>雙方</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk217465760"/>
       <w:r w:rsidR="00441DD0" w:rsidRPr="008D18DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>為</w:t>
       </w:r>
       <w:r w:rsidR="00441DD0" w:rsidRPr="00196EB9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>發展及辦理具有地方特色的全民運動活動，落實運動樂活圈，擴增全民運動參與機會，提升民眾運動參與品質，提升規律運動成效</w:t>
+        <w:t>發展及辦理具有地方特色的全民運動活動，落實運動</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00441DD0" w:rsidRPr="00196EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>樂活圈</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00441DD0" w:rsidRPr="00196EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>，擴增全民運動參與機會，提升民眾運動參與品質，提升規律運動成效</w:t>
       </w:r>
       <w:r w:rsidR="00441DD0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00441DD0" w:rsidRPr="008D18DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>基於互信互惠及資源共享原則，就合作辦理</w:t>
       </w:r>
       <w:r w:rsidR="00441DD0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>地方特色全民運動</w:t>
       </w:r>
@@ -7750,86 +7828,206 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(倘計畫有變，以甲方實際執行情形為主)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE5A45C" w14:textId="386E58FD" w:rsidR="00565712" w:rsidRPr="004A51D0" w:rsidRDefault="00565712" w:rsidP="00565712">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A51D0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>（一）活動名稱：＿＿＿＿＿＿＿＿＿＿</w:t>
-      </w:r>
+        <w:t>（一）活動名稱：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004A51D0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>＿＿＿＿＿＿＿＿＿＿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A51D0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
-        <w:t>（二）活動日期：＿＿＿年＿＿月＿＿日</w:t>
+        <w:t>（二）活動日期：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A51D0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>＿＿＿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A51D0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A51D0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>＿＿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A51D0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A51D0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>＿＿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A51D0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>日</w:t>
       </w:r>
       <w:r w:rsidR="00157A8A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>至</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00157A8A" w:rsidRPr="004A51D0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>＿＿＿年＿＿月＿＿日</w:t>
+        <w:t>＿＿＿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00157A8A" w:rsidRPr="004A51D0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00157A8A" w:rsidRPr="004A51D0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>＿＿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00157A8A" w:rsidRPr="004A51D0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00157A8A" w:rsidRPr="004A51D0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>＿＿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00157A8A" w:rsidRPr="004A51D0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>日</w:t>
       </w:r>
       <w:r w:rsidRPr="004A51D0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t>（三）活動地點：＿＿＿＿＿＿＿＿＿＿</w:t>
-      </w:r>
+        <w:t>（三）活動地點：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A51D0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>＿＿＿＿＿＿＿＿＿＿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="03DF243C" w14:textId="28DB9D60" w:rsidR="00565712" w:rsidRPr="00637B3B" w:rsidRDefault="00565712" w:rsidP="00637B3B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B3B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
@@ -15501,67 +15699,67 @@
               </w:rPr>
               <w:t>活動具地方</w:t>
             </w:r>
             <w:r w:rsidR="00694ECB" w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>特色</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B16D30B" w14:textId="4116F5B9" w:rsidR="00694ECB" w:rsidRPr="00CC5CB2" w:rsidRDefault="0071690F" w:rsidP="00D54EE6">
+          <w:p w14:paraId="5B16D30B" w14:textId="1929741E" w:rsidR="00694ECB" w:rsidRPr="00CC5CB2" w:rsidRDefault="006626B7" w:rsidP="00D54EE6">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2794" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15AB33A7" w14:textId="28DD84C3" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00565712" w:rsidP="00A81991">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -15906,51 +16104,51 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="006F652F" w:rsidRPr="006F652F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>賽程規劃、風險管控（保險、緊急應變措施）及與縣市政府合作意向書等</w:t>
             </w:r>
             <w:r w:rsidR="00E77A0A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694ECB" w:rsidRPr="00694ECB" w14:paraId="660E5261" w14:textId="77777777" w:rsidTr="007E7220">
+      <w:tr w:rsidR="00694ECB" w:rsidRPr="00694ECB" w14:paraId="660E5261" w14:textId="77777777" w:rsidTr="00EE26AE">
         <w:trPr>
           <w:trHeight w:val="1532"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="162CAA55" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00D54EE6">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
@@ -15986,175 +16184,84 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>執行團隊之專業能力與實績</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74B0A607" w14:textId="65E18333" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00D54EE6">
+          <w:p w14:paraId="74B0A607" w14:textId="66585985" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="006626B7" w:rsidP="00D54EE6">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694ECB">
-[...13 lines deleted...]
-              <w:t>0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2794" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6541261B" w14:textId="01439B22" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00441DD0">
-[...84 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="0F5FB779" w14:textId="678D00FA" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00EE26AE">
+            <w:pPr>
               <w:spacing w:after="160" w:line="500" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>過去與本案相關性質之工作實績</w:t>
             </w:r>
             <w:r w:rsidR="00441DD0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
@@ -16219,67 +16326,75 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>活動特殊性</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5888AB0A" w14:textId="77777777" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00D54EE6">
+          <w:p w14:paraId="5888AB0A" w14:textId="73641A9B" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="005D4C09" w:rsidP="00D54EE6">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2794" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1082BB56" w14:textId="326A50A2" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00441DD0" w:rsidP="009453C1">
             <w:pPr>
               <w:spacing w:after="160" w:line="500" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
@@ -18550,76 +18665,76 @@
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>活動具地</w:t>
             </w:r>
             <w:r w:rsidRPr="001A7325">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>方特色</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19F88985" w14:textId="59ED1372" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="008401FD">
+          <w:p w14:paraId="19F88985" w14:textId="236E1A5B" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="008401FD">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7325">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="0071690F">
-[...5 lines deleted...]
-              <w:t>15</w:t>
+            <w:r w:rsidR="006626B7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00717F48">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
             <w:r w:rsidRPr="001A7325">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -18794,99 +18909,107 @@
               </w:rPr>
               <w:t>競賽型運動</w:t>
             </w:r>
             <w:r w:rsidRPr="009A2E61">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3AF709AE" w14:textId="770FF26C" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00CC5CB2">
+          <w:p w14:paraId="3AF709AE" w14:textId="6000A013" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00CC5CB2">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>符合</w:t>
             </w:r>
             <w:r w:rsidR="00C53426">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>兩</w:t>
             </w:r>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>項或以上 (</w:t>
             </w:r>
+            <w:r w:rsidR="006626B7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
             <w:r w:rsidR="006369E4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>11-</w:t>
-[...7 lines deleted...]
-              <w:t>15</w:t>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="006626B7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="006369E4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="771" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -19015,77 +19138,77 @@
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>符合</w:t>
             </w:r>
             <w:r w:rsidR="00C53426">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>項</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57DE2255" w14:textId="1E0F04DB" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00CC5CB2">
+          <w:p w14:paraId="57DE2255" w14:textId="1309DD3C" w:rsidR="00694ECB" w:rsidRPr="00694ECB" w:rsidRDefault="00694ECB" w:rsidP="00CC5CB2">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="006369E4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5-</w:t>
             </w:r>
-            <w:r w:rsidR="00614BCE">
+            <w:r w:rsidR="006626B7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="006369E4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -24051,773 +24174,413 @@
           <w:tcPr>
             <w:tcW w:w="771" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FDAA1F0" w14:textId="77777777" w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w:rsidRDefault="00CF09D8" w:rsidP="00CF09D8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w14:paraId="0ADF45AA" w14:textId="77777777" w:rsidTr="007E7220">
+      <w:tr w:rsidR="005D4C09" w:rsidRPr="00694ECB" w14:paraId="0ADF45AA" w14:textId="77777777" w:rsidTr="007E7220">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="304" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="746F224E" w14:textId="77777777" w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w:rsidRDefault="00CF09D8" w:rsidP="007E7220">
+          <w:p w14:paraId="746F224E" w14:textId="77777777" w:rsidR="005D4C09" w:rsidRPr="00694ECB" w:rsidRDefault="005D4C09" w:rsidP="005D4C09">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66841075" w14:textId="6086045F" w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w:rsidRDefault="00361DC4" w:rsidP="00CF09D8">
+          <w:p w14:paraId="1665AE9F" w14:textId="77777777" w:rsidR="005D4C09" w:rsidRDefault="005D4C09" w:rsidP="005D4C09">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>執行團隊之專業能力與實績</w:t>
             </w:r>
-            <w:r w:rsidR="00CF09D8" w:rsidRPr="00694ECB">
+          </w:p>
+          <w:p w14:paraId="66841075" w14:textId="7C790296" w:rsidR="005D4C09" w:rsidRPr="00694ECB" w:rsidRDefault="005D4C09" w:rsidP="005D4C09">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="005B303B" w:rsidRPr="00694ECB">
-[...7 lines deleted...]
-            <w:r w:rsidR="005B303B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="006626B7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="00717F48">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
-            <w:r w:rsidR="00CF09D8" w:rsidRPr="00694ECB">
+            <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="737837BC" w14:textId="6D904AB1" w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w:rsidRDefault="00CF09D8" w:rsidP="00CF09D8">
+          <w:p w14:paraId="737837BC" w14:textId="59B42E19" w:rsidR="005D4C09" w:rsidRPr="00694ECB" w:rsidRDefault="005D4C09" w:rsidP="005D4C09">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>申請單位</w:t>
-[...15 lines deleted...]
-              <w:t>證明文件</w:t>
+              <w:t>申請單位資源</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65FF2254" w14:textId="004F08B4" w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w:rsidRDefault="00CF09D8" w:rsidP="00CF09D8">
+          <w:p w14:paraId="65FF2254" w14:textId="1D7DEF56" w:rsidR="005D4C09" w:rsidRPr="00694ECB" w:rsidRDefault="005D4C09" w:rsidP="005D4C09">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>詳細說明預計投入資源</w:t>
+            </w:r>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>符合(</w:t>
-[...15 lines deleted...]
-              <w:t>分</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2分</w:t>
             </w:r>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="771" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07D4D440" w14:textId="77777777" w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w:rsidRDefault="00CF09D8" w:rsidP="00CF09D8">
+          <w:p w14:paraId="07D4D440" w14:textId="77777777" w:rsidR="005D4C09" w:rsidRPr="00694ECB" w:rsidRDefault="005D4C09" w:rsidP="005D4C09">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w14:paraId="0BB26F9D" w14:textId="77777777" w:rsidTr="007E7220">
+      <w:tr w:rsidR="005D4C09" w:rsidRPr="00694ECB" w14:paraId="0BB26F9D" w14:textId="77777777" w:rsidTr="007E7220">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="304" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="328036E4" w14:textId="77777777" w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w:rsidRDefault="00CF09D8" w:rsidP="007E7220">
+          <w:p w14:paraId="328036E4" w14:textId="77777777" w:rsidR="005D4C09" w:rsidRPr="00694ECB" w:rsidRDefault="005D4C09" w:rsidP="005D4C09">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BC6A224" w14:textId="77777777" w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w:rsidRDefault="00CF09D8" w:rsidP="00CF09D8">
+          <w:p w14:paraId="7BC6A224" w14:textId="77777777" w:rsidR="005D4C09" w:rsidRPr="00694ECB" w:rsidRDefault="005D4C09" w:rsidP="005D4C09">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E472CB4" w14:textId="77777777" w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w:rsidRDefault="00CF09D8" w:rsidP="00CF09D8">
+          <w:p w14:paraId="0E472CB4" w14:textId="77777777" w:rsidR="005D4C09" w:rsidRPr="00694ECB" w:rsidRDefault="005D4C09" w:rsidP="005D4C09">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49D173B0" w14:textId="77777777" w:rsidR="00776EF4" w:rsidRDefault="00CF09D8" w:rsidP="00CF09D8">
+          <w:p w14:paraId="5B8A9EF9" w14:textId="581070B5" w:rsidR="005D4C09" w:rsidRPr="00694ECB" w:rsidRDefault="005D4C09" w:rsidP="005D4C09">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694ECB">
-[...41 lines deleted...]
-              <w:t>)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>未提供或無清楚規劃(0分)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="771" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7001AF64" w14:textId="77777777" w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w:rsidRDefault="00CF09D8" w:rsidP="00CF09D8">
-[...319 lines deleted...]
-          <w:p w14:paraId="26E239F5" w14:textId="77777777" w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w:rsidRDefault="00CF09D8" w:rsidP="00CF09D8">
+          <w:p w14:paraId="7001AF64" w14:textId="77777777" w:rsidR="005D4C09" w:rsidRPr="00694ECB" w:rsidRDefault="005D4C09" w:rsidP="005D4C09">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w14:paraId="1ADBE912" w14:textId="77777777" w:rsidTr="007E7220">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="304" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -24915,76 +24678,100 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>詳</w:t>
             </w:r>
             <w:r w:rsidR="001517C0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>列</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>過去三年相關工作成果</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28F0DD55" w14:textId="3721098F" w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w:rsidRDefault="00CF09D8" w:rsidP="00CF09D8">
+          <w:p w14:paraId="28F0DD55" w14:textId="45DC7558" w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w:rsidRDefault="00CF09D8" w:rsidP="00CF09D8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:r w:rsidR="00690D27">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
             <w:r w:rsidR="006369E4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>6-15分</w:t>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="006626B7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="006369E4">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="771" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B67DED2" w14:textId="77777777" w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w:rsidRDefault="00CF09D8" w:rsidP="00CF09D8">
             <w:pPr>
               <w:widowControl/>
@@ -25060,76 +24847,92 @@
           </w:tcPr>
           <w:p w14:paraId="4289046E" w14:textId="77777777" w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w:rsidRDefault="00CF09D8" w:rsidP="00CF09D8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7BC455" w14:textId="3A0B1F0D" w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w:rsidRDefault="00CF09D8" w:rsidP="00CF09D8">
+          <w:p w14:paraId="1D7BC455" w14:textId="3A5E62A1" w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w:rsidRDefault="00CF09D8" w:rsidP="00CF09D8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>簡單條列相關實績(</w:t>
             </w:r>
             <w:r w:rsidR="006369E4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1-5分</w:t>
+              <w:t>1-</w:t>
+            </w:r>
+            <w:r w:rsidR="00690D27">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="006369E4">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="771" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3027B896" w14:textId="77777777" w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w:rsidRDefault="00CF09D8" w:rsidP="00CF09D8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
@@ -25303,105 +25106,122 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4573D2B0" w14:textId="77777777" w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w:rsidRDefault="00CF09D8" w:rsidP="007E7220">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73D78F27" w14:textId="0538C3A5" w:rsidR="00717F48" w:rsidRDefault="00CF09D8" w:rsidP="00CF09D8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">活動特殊性 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07668FC5" w14:textId="64A8B514" w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w:rsidRDefault="00CF09D8" w:rsidP="00CF09D8">
+          <w:p w14:paraId="07668FC5" w14:textId="4258F9CF" w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w:rsidRDefault="00CF09D8" w:rsidP="00CF09D8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(10</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="005D4C09" w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="005D4C09">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00717F48">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -25451,92 +25271,92 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D162B4E" w14:textId="77777777" w:rsidR="00776EF4" w:rsidRDefault="00CF09D8" w:rsidP="00CF09D8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>符合兩項或以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75171DA0" w14:textId="0700B0CD" w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w:rsidRDefault="00CF09D8" w:rsidP="00CF09D8">
+          <w:p w14:paraId="75171DA0" w14:textId="0BE2B425" w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w:rsidRDefault="00CF09D8" w:rsidP="00CF09D8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00BC2C48">
-[...5 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="005D4C09">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="006369E4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="004A7368">
-[...5 lines deleted...]
-              <w:t>10</w:t>
+            <w:r w:rsidR="005D4C09">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="006369E4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="771" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -25631,92 +25451,94 @@
           <w:p w14:paraId="444F796D" w14:textId="77777777" w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w:rsidRDefault="00CF09D8" w:rsidP="00CF09D8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37F22C3B" w14:textId="1C162C69" w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w:rsidRDefault="00CF09D8" w:rsidP="00CF09D8">
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="57AE4E98" w14:textId="77777777" w:rsidR="005D4C09" w:rsidRDefault="00CF09D8" w:rsidP="005D4C09">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>符合一項(</w:t>
-[...23 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>符合一項</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37F22C3B" w14:textId="09048330" w:rsidR="00CF09D8" w:rsidRPr="00694ECB" w:rsidRDefault="00CF09D8" w:rsidP="008568D2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="005D4C09">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5-10</w:t>
             </w:r>
             <w:r w:rsidR="006369E4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
             <w:r w:rsidRPr="00694ECB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="771" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -37696,51 +37518,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="38A3C2B3" w14:textId="77777777" w:rsidR="00094CCA" w:rsidRDefault="00094CCA" w:rsidP="00694ECB">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00094CCA" w:rsidSect="00D54EE6">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="992" w:right="992" w:bottom="284" w:left="992" w:header="851" w:footer="992" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B7A1C10" w14:textId="77777777" w:rsidR="00094CCA" w:rsidRPr="00773D0A" w:rsidRDefault="00094CCA" w:rsidP="00094CCA">
       <w:pPr>
         <w:spacing w:afterLines="50" w:after="180" w:line="500" w:lineRule="exact"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930DF6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>附件</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00930DF6">
@@ -37996,72 +37818,72 @@
             <w:r w:rsidRPr="004C3976">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□未達400萬元  □400萬元以上，未達1,000萬元 □1,000萬元以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00094CCA" w:rsidRPr="004C3976" w14:paraId="5662FC2A" w14:textId="77777777" w:rsidTr="002D3749">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5469" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24270BF9" w14:textId="77777777" w:rsidR="00094CCA" w:rsidRPr="004C3976" w:rsidRDefault="00094CCA" w:rsidP="002D3749">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="480"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9439" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="090315AB" w14:textId="77777777" w:rsidR="00094CCA" w:rsidRPr="004C3976" w:rsidRDefault="00094CCA" w:rsidP="002D3749">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3976">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>單位：新臺幣元</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15153" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -38996,51 +38818,51 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>原始支出憑證</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>清單</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE0B00D" w14:textId="77777777" w:rsidR="00094CCA" w:rsidRPr="0064269F" w:rsidRDefault="00094CCA" w:rsidP="00094CCA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0064269F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>單位名稱：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3304"/>
         <w:gridCol w:w="3305"/>
         <w:gridCol w:w="3303"/>
       </w:tblGrid>
       <w:tr w:rsidR="00094CCA" w14:paraId="4602DAFC" w14:textId="77777777" w:rsidTr="002D3749">
@@ -39061,51 +38883,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064269F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>憑證編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="69672607" w14:textId="77777777" w:rsidR="00094CCA" w:rsidRPr="0064269F" w:rsidRDefault="00094CCA" w:rsidP="002D3749">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:ind w:rightChars="-4" w:right="-10"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>用途說明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="352ACCE2" w14:textId="77777777" w:rsidR="00094CCA" w:rsidRPr="0064269F" w:rsidRDefault="00094CCA" w:rsidP="002D3749">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:ind w:rightChars="-4" w:right="-10"/>
@@ -39879,51 +39701,51 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>單位名稱：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DADC00A" w14:textId="77777777" w:rsidR="00094CCA" w:rsidRDefault="00094CCA" w:rsidP="00094CCA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>憑證編號：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
@@ -39939,51 +39761,51 @@
         <w:gridCol w:w="494"/>
         <w:gridCol w:w="494"/>
         <w:gridCol w:w="494"/>
         <w:gridCol w:w="496"/>
         <w:gridCol w:w="2383"/>
       </w:tblGrid>
       <w:tr w:rsidR="00094CCA" w:rsidRPr="00BA4D34" w14:paraId="4E6FBA05" w14:textId="77777777" w:rsidTr="002D3749">
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DAD289B" w14:textId="77777777" w:rsidR="00094CCA" w:rsidRPr="00BA4D34" w:rsidRDefault="00094CCA" w:rsidP="002D3749">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="11" w:line="500" w:lineRule="exact"/>
               <w:ind w:left="142" w:rightChars="68" w:right="163"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA4D34">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>所屬年度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26FBAE82" w14:textId="77777777" w:rsidR="00094CCA" w:rsidRPr="00BA4D34" w:rsidRDefault="00094CCA" w:rsidP="002D3749">
             <w:pPr>
@@ -40008,51 +39830,51 @@
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>預算科目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1993" w:type="pct"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20626FCB" w14:textId="77777777" w:rsidR="00094CCA" w:rsidRPr="00BA4D34" w:rsidRDefault="00094CCA" w:rsidP="002D3749">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="11" w:line="500" w:lineRule="exact"/>
               <w:ind w:left="142" w:rightChars="127" w:right="305"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA4D34">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>金</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
@@ -40097,51 +39919,51 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>用途說明</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00094CCA" w:rsidRPr="00BA4D34" w14:paraId="10FBBF5C" w14:textId="77777777" w:rsidTr="002D3749">
         <w:trPr>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2F403134" w14:textId="77777777" w:rsidR="00094CCA" w:rsidRPr="00BA4D34" w:rsidRDefault="00094CCA" w:rsidP="002D3749">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="40" w:line="300" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4CAC5422" w14:textId="77777777" w:rsidR="00094CCA" w:rsidRPr="00BA4D34" w:rsidRDefault="00094CCA" w:rsidP="002D3749">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="11" w:line="500" w:lineRule="exact"/>
               <w:ind w:left="142" w:rightChars="120" w:right="288"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
@@ -40501,85 +40323,85 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>十</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="249" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34E21F5F" w14:textId="77777777" w:rsidR="00094CCA" w:rsidRPr="00BA4D34" w:rsidRDefault="00094CCA" w:rsidP="002D3749">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="11" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA4D34">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="61DA5BAC" w14:textId="77777777" w:rsidR="00094CCA" w:rsidRPr="00BA4D34" w:rsidRDefault="00094CCA" w:rsidP="002D3749">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="11" w:line="500" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00094CCA" w:rsidRPr="00BA4D34" w14:paraId="730E91AC" w14:textId="77777777" w:rsidTr="002D3749">
         <w:trPr>
           <w:trHeight w:val="1086"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="24E8F927" w14:textId="77777777" w:rsidR="00094CCA" w:rsidRPr="00BA4D34" w:rsidRDefault="00094CCA" w:rsidP="002D3749">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
@@ -40757,259 +40579,259 @@
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2478"/>
         <w:gridCol w:w="2478"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="2404"/>
       </w:tblGrid>
       <w:tr w:rsidR="00094CCA" w:rsidRPr="000A2E98" w14:paraId="72A66263" w14:textId="77777777" w:rsidTr="002D3749">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10F76CCC" w14:textId="77777777" w:rsidR="00094CCA" w:rsidRPr="000A2E98" w:rsidRDefault="00094CCA" w:rsidP="002D3749">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A2E98">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>承辦人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F1592F7" w14:textId="77777777" w:rsidR="00094CCA" w:rsidRPr="000A2E98" w:rsidRDefault="00094CCA" w:rsidP="002D3749">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A2E98">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>出納</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79B40B28" w14:textId="77777777" w:rsidR="00094CCA" w:rsidRPr="000A2E98" w:rsidRDefault="00094CCA" w:rsidP="002D3749">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A2E98">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>會計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2404" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B1D006F" w14:textId="77777777" w:rsidR="00094CCA" w:rsidRPr="000A2E98" w:rsidRDefault="00094CCA" w:rsidP="002D3749">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A2E98">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>機關長官</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00094CCA" w:rsidRPr="000A2E98" w14:paraId="7EACE25D" w14:textId="77777777" w:rsidTr="002D3749">
         <w:trPr>
           <w:trHeight w:val="2272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7419556A" w14:textId="77777777" w:rsidR="00094CCA" w:rsidRPr="000A2E98" w:rsidRDefault="00094CCA" w:rsidP="002D3749">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0AEEC19E" w14:textId="77777777" w:rsidR="00094CCA" w:rsidRPr="000A2E98" w:rsidRDefault="00094CCA" w:rsidP="002D3749">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0486727D" w14:textId="77777777" w:rsidR="00094CCA" w:rsidRPr="000A2E98" w:rsidRDefault="00094CCA" w:rsidP="002D3749">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2404" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34E2DFB5" w14:textId="77777777" w:rsidR="00094CCA" w:rsidRPr="000A2E98" w:rsidRDefault="00094CCA" w:rsidP="002D3749">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="4" w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="49751228" w14:textId="77777777" w:rsidR="00094CCA" w:rsidRPr="000A2E98" w:rsidRDefault="00094CCA" w:rsidP="00094CCA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="4"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2E98">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>憑證黏貼處(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000A2E98">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>請浮貼</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000A2E98">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
@@ -41020,147 +40842,161 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="32562793" w14:textId="38455216" w:rsidR="007868B9" w:rsidRPr="00094CCA" w:rsidRDefault="007868B9" w:rsidP="00094CCA">
       <w:pPr>
         <w:spacing w:after="160" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007868B9" w:rsidRPr="00094CCA" w:rsidSect="00094CCA">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="992" w:right="992" w:bottom="992" w:left="992" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CCC6260" w14:textId="77777777" w:rsidR="007D1674" w:rsidRDefault="007D1674" w:rsidP="00A117FF">
+    <w:p w14:paraId="0DCE478A" w14:textId="77777777" w:rsidR="00464AC8" w:rsidRDefault="00464AC8" w:rsidP="00A117FF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C638C31" w14:textId="77777777" w:rsidR="007D1674" w:rsidRDefault="007D1674" w:rsidP="00A117FF">
+    <w:p w14:paraId="05392C47" w14:textId="77777777" w:rsidR="00464AC8" w:rsidRDefault="00464AC8" w:rsidP="00A117FF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:altName w:val="DF Kai Shu"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cordia New">
+    <w:panose1 w:val="020B0304020202020204"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Angsana New">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13DB664A" w14:textId="77777777" w:rsidR="007D1674" w:rsidRDefault="007D1674" w:rsidP="00A117FF">
+    <w:p w14:paraId="10FBA2AE" w14:textId="77777777" w:rsidR="00464AC8" w:rsidRDefault="00464AC8" w:rsidP="00A117FF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27040AD2" w14:textId="77777777" w:rsidR="007D1674" w:rsidRDefault="007D1674" w:rsidP="00A117FF">
+    <w:p w14:paraId="3362F665" w14:textId="77777777" w:rsidR="00464AC8" w:rsidRDefault="00464AC8" w:rsidP="00A117FF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61C246FC" w14:textId="5FD08B5E" w:rsidR="00A63339" w:rsidRPr="00A63339" w:rsidRDefault="00A63339" w:rsidP="00A63339">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A63339">
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>聯賽型競賽活動申請附件</w:t>
     </w:r>
   </w:p>
@@ -45405,50 +45241,51 @@
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B67915"/>
     <w:rsid w:val="000003D6"/>
     <w:rsid w:val="00006576"/>
     <w:rsid w:val="00010DE8"/>
     <w:rsid w:val="00022EF9"/>
     <w:rsid w:val="00023FCF"/>
     <w:rsid w:val="0003045F"/>
     <w:rsid w:val="00033829"/>
     <w:rsid w:val="00043D43"/>
     <w:rsid w:val="00055886"/>
     <w:rsid w:val="00061DC7"/>
     <w:rsid w:val="00071CE0"/>
     <w:rsid w:val="000743DF"/>
+    <w:rsid w:val="000752D2"/>
     <w:rsid w:val="00094CCA"/>
     <w:rsid w:val="000A3DFB"/>
     <w:rsid w:val="000A6F1C"/>
     <w:rsid w:val="000B0ECD"/>
     <w:rsid w:val="000B165B"/>
     <w:rsid w:val="000B2B01"/>
     <w:rsid w:val="000B7A94"/>
     <w:rsid w:val="000C0C38"/>
     <w:rsid w:val="000C6245"/>
     <w:rsid w:val="000D337D"/>
     <w:rsid w:val="000D5B4C"/>
     <w:rsid w:val="000E0402"/>
     <w:rsid w:val="000F2EFF"/>
     <w:rsid w:val="000F405A"/>
     <w:rsid w:val="00101D94"/>
     <w:rsid w:val="00104FA1"/>
     <w:rsid w:val="00104FEE"/>
     <w:rsid w:val="001155A1"/>
     <w:rsid w:val="001223A9"/>
     <w:rsid w:val="001358DD"/>
     <w:rsid w:val="00144604"/>
     <w:rsid w:val="001504BC"/>
     <w:rsid w:val="001517C0"/>
     <w:rsid w:val="00152617"/>
     <w:rsid w:val="00157A8A"/>
@@ -45494,161 +45331,172 @@
     <w:rsid w:val="00361DC4"/>
     <w:rsid w:val="00373FC4"/>
     <w:rsid w:val="00375220"/>
     <w:rsid w:val="00393F9C"/>
     <w:rsid w:val="003B3053"/>
     <w:rsid w:val="003B3554"/>
     <w:rsid w:val="003B68F0"/>
     <w:rsid w:val="003B70D5"/>
     <w:rsid w:val="003C1496"/>
     <w:rsid w:val="003C338C"/>
     <w:rsid w:val="003C6486"/>
     <w:rsid w:val="003D2722"/>
     <w:rsid w:val="003D5812"/>
     <w:rsid w:val="003F1371"/>
     <w:rsid w:val="003F2A29"/>
     <w:rsid w:val="00405BC6"/>
     <w:rsid w:val="0041217D"/>
     <w:rsid w:val="00423B2A"/>
     <w:rsid w:val="00437EC3"/>
     <w:rsid w:val="00441DD0"/>
     <w:rsid w:val="00451204"/>
     <w:rsid w:val="004540A7"/>
     <w:rsid w:val="00460810"/>
     <w:rsid w:val="00461047"/>
     <w:rsid w:val="004630A9"/>
+    <w:rsid w:val="00464AC8"/>
     <w:rsid w:val="00471296"/>
     <w:rsid w:val="00471E43"/>
     <w:rsid w:val="00474BC6"/>
     <w:rsid w:val="00477FD6"/>
+    <w:rsid w:val="0048530D"/>
     <w:rsid w:val="004871EB"/>
     <w:rsid w:val="004A4D01"/>
     <w:rsid w:val="004A51D0"/>
     <w:rsid w:val="004A697E"/>
     <w:rsid w:val="004A7368"/>
     <w:rsid w:val="004B67B8"/>
     <w:rsid w:val="004C186A"/>
     <w:rsid w:val="004C77A3"/>
     <w:rsid w:val="004D1A16"/>
     <w:rsid w:val="004D1D98"/>
     <w:rsid w:val="004D6FD6"/>
     <w:rsid w:val="004E1D6E"/>
     <w:rsid w:val="004E47C6"/>
     <w:rsid w:val="004E724B"/>
     <w:rsid w:val="004F56F6"/>
     <w:rsid w:val="005012AC"/>
     <w:rsid w:val="005051D7"/>
     <w:rsid w:val="005327A3"/>
     <w:rsid w:val="00536F15"/>
     <w:rsid w:val="005452DA"/>
     <w:rsid w:val="0055540D"/>
     <w:rsid w:val="00564D2D"/>
     <w:rsid w:val="00564FD2"/>
     <w:rsid w:val="00565712"/>
     <w:rsid w:val="00575836"/>
     <w:rsid w:val="00577C95"/>
     <w:rsid w:val="00587FDD"/>
     <w:rsid w:val="00590E80"/>
     <w:rsid w:val="00593CF6"/>
     <w:rsid w:val="005A4991"/>
     <w:rsid w:val="005B303B"/>
     <w:rsid w:val="005C625D"/>
     <w:rsid w:val="005D4558"/>
+    <w:rsid w:val="005D4C09"/>
     <w:rsid w:val="005E61E1"/>
     <w:rsid w:val="005F32EB"/>
     <w:rsid w:val="00601E29"/>
     <w:rsid w:val="00604AB4"/>
+    <w:rsid w:val="00610F92"/>
     <w:rsid w:val="00612091"/>
     <w:rsid w:val="00614BCE"/>
     <w:rsid w:val="00620742"/>
     <w:rsid w:val="00630660"/>
     <w:rsid w:val="006369E4"/>
     <w:rsid w:val="00637B3B"/>
     <w:rsid w:val="00644536"/>
     <w:rsid w:val="00650D9E"/>
+    <w:rsid w:val="006626B7"/>
     <w:rsid w:val="00665DCA"/>
     <w:rsid w:val="00666FC3"/>
     <w:rsid w:val="006754A0"/>
     <w:rsid w:val="00675566"/>
     <w:rsid w:val="00676212"/>
     <w:rsid w:val="00676C61"/>
     <w:rsid w:val="00677484"/>
+    <w:rsid w:val="00690D27"/>
     <w:rsid w:val="00694ECB"/>
     <w:rsid w:val="006A2906"/>
     <w:rsid w:val="006C0966"/>
+    <w:rsid w:val="006C50B8"/>
     <w:rsid w:val="006C5E56"/>
     <w:rsid w:val="006D0980"/>
     <w:rsid w:val="006F3D7E"/>
     <w:rsid w:val="006F652F"/>
     <w:rsid w:val="0071690F"/>
     <w:rsid w:val="00717F48"/>
     <w:rsid w:val="0072749D"/>
     <w:rsid w:val="007411AD"/>
     <w:rsid w:val="00746782"/>
     <w:rsid w:val="0077384F"/>
     <w:rsid w:val="00773D0A"/>
     <w:rsid w:val="0077470D"/>
     <w:rsid w:val="00776B32"/>
     <w:rsid w:val="00776EF4"/>
+    <w:rsid w:val="007776DD"/>
     <w:rsid w:val="007808DE"/>
+    <w:rsid w:val="00780906"/>
     <w:rsid w:val="007827D5"/>
     <w:rsid w:val="007868B9"/>
     <w:rsid w:val="007B0543"/>
     <w:rsid w:val="007C12EA"/>
     <w:rsid w:val="007C24ED"/>
     <w:rsid w:val="007D1674"/>
     <w:rsid w:val="007D20F7"/>
     <w:rsid w:val="007E4313"/>
     <w:rsid w:val="007E6852"/>
     <w:rsid w:val="007E7220"/>
     <w:rsid w:val="008020F0"/>
     <w:rsid w:val="00830A60"/>
     <w:rsid w:val="00833D54"/>
     <w:rsid w:val="008401FD"/>
     <w:rsid w:val="008538C7"/>
+    <w:rsid w:val="008568D2"/>
     <w:rsid w:val="008611E7"/>
     <w:rsid w:val="008615D8"/>
     <w:rsid w:val="008616F0"/>
     <w:rsid w:val="00866100"/>
     <w:rsid w:val="0087105B"/>
     <w:rsid w:val="00877297"/>
     <w:rsid w:val="00877C6C"/>
     <w:rsid w:val="00892C4B"/>
     <w:rsid w:val="008B3256"/>
     <w:rsid w:val="008B458E"/>
     <w:rsid w:val="008B5E81"/>
     <w:rsid w:val="008C0F52"/>
     <w:rsid w:val="008C648B"/>
     <w:rsid w:val="008D6535"/>
     <w:rsid w:val="008F1964"/>
     <w:rsid w:val="00902896"/>
     <w:rsid w:val="00902B62"/>
     <w:rsid w:val="00903E1F"/>
     <w:rsid w:val="009152B3"/>
     <w:rsid w:val="00916533"/>
     <w:rsid w:val="00923DAB"/>
     <w:rsid w:val="00930DF6"/>
+    <w:rsid w:val="00933DED"/>
     <w:rsid w:val="009453C1"/>
     <w:rsid w:val="0095303F"/>
     <w:rsid w:val="00962065"/>
     <w:rsid w:val="00971784"/>
     <w:rsid w:val="00974275"/>
     <w:rsid w:val="00974CD7"/>
     <w:rsid w:val="0097763A"/>
     <w:rsid w:val="0098299A"/>
     <w:rsid w:val="009862F5"/>
     <w:rsid w:val="0099000E"/>
     <w:rsid w:val="00991CA5"/>
     <w:rsid w:val="00992DE7"/>
     <w:rsid w:val="009A2E61"/>
     <w:rsid w:val="009A49F1"/>
     <w:rsid w:val="009A58B9"/>
     <w:rsid w:val="009A65FD"/>
     <w:rsid w:val="009B0F3A"/>
     <w:rsid w:val="009B68BF"/>
     <w:rsid w:val="009D5BCC"/>
     <w:rsid w:val="009F1D76"/>
     <w:rsid w:val="009F30D1"/>
     <w:rsid w:val="009F3469"/>
     <w:rsid w:val="00A117FF"/>
     <w:rsid w:val="00A1246C"/>
     <w:rsid w:val="00A2040C"/>
@@ -45673,152 +45521,159 @@
     <w:rsid w:val="00AC5E01"/>
     <w:rsid w:val="00AD4CE5"/>
     <w:rsid w:val="00AE0F06"/>
     <w:rsid w:val="00AE5BC2"/>
     <w:rsid w:val="00AE6CE3"/>
     <w:rsid w:val="00AF3D15"/>
     <w:rsid w:val="00B02732"/>
     <w:rsid w:val="00B046B8"/>
     <w:rsid w:val="00B05B9A"/>
     <w:rsid w:val="00B229F8"/>
     <w:rsid w:val="00B27AF4"/>
     <w:rsid w:val="00B3078F"/>
     <w:rsid w:val="00B30AC6"/>
     <w:rsid w:val="00B34B64"/>
     <w:rsid w:val="00B41F78"/>
     <w:rsid w:val="00B54178"/>
     <w:rsid w:val="00B67915"/>
     <w:rsid w:val="00B748EE"/>
     <w:rsid w:val="00B75F0B"/>
     <w:rsid w:val="00B77158"/>
     <w:rsid w:val="00B94F78"/>
     <w:rsid w:val="00BC2C48"/>
     <w:rsid w:val="00BC4B51"/>
     <w:rsid w:val="00BD0ACB"/>
     <w:rsid w:val="00BD625D"/>
+    <w:rsid w:val="00BD697D"/>
     <w:rsid w:val="00BE025D"/>
     <w:rsid w:val="00C00838"/>
     <w:rsid w:val="00C0510A"/>
     <w:rsid w:val="00C10E21"/>
     <w:rsid w:val="00C2370E"/>
     <w:rsid w:val="00C23D68"/>
     <w:rsid w:val="00C24BB6"/>
     <w:rsid w:val="00C476A5"/>
     <w:rsid w:val="00C53426"/>
     <w:rsid w:val="00C80939"/>
     <w:rsid w:val="00C81519"/>
     <w:rsid w:val="00C95E7D"/>
     <w:rsid w:val="00CB1DC8"/>
     <w:rsid w:val="00CB485C"/>
     <w:rsid w:val="00CC0C8B"/>
     <w:rsid w:val="00CC4666"/>
     <w:rsid w:val="00CC5CB2"/>
+    <w:rsid w:val="00CD23F7"/>
     <w:rsid w:val="00CE7F7C"/>
     <w:rsid w:val="00CF09D8"/>
     <w:rsid w:val="00CF42D7"/>
     <w:rsid w:val="00CF6DD4"/>
     <w:rsid w:val="00D00C1B"/>
     <w:rsid w:val="00D01E40"/>
     <w:rsid w:val="00D02F37"/>
     <w:rsid w:val="00D07D15"/>
     <w:rsid w:val="00D15FAA"/>
     <w:rsid w:val="00D163F0"/>
     <w:rsid w:val="00D250F0"/>
     <w:rsid w:val="00D42DEA"/>
     <w:rsid w:val="00D54EE6"/>
     <w:rsid w:val="00D6134D"/>
     <w:rsid w:val="00D71032"/>
+    <w:rsid w:val="00D80CBF"/>
     <w:rsid w:val="00D9348B"/>
+    <w:rsid w:val="00D946BB"/>
     <w:rsid w:val="00DA27AB"/>
     <w:rsid w:val="00DA336C"/>
     <w:rsid w:val="00DB52ED"/>
     <w:rsid w:val="00DD3918"/>
     <w:rsid w:val="00DF35E0"/>
     <w:rsid w:val="00DF7399"/>
     <w:rsid w:val="00E00B9E"/>
     <w:rsid w:val="00E1233F"/>
     <w:rsid w:val="00E309C2"/>
     <w:rsid w:val="00E32423"/>
     <w:rsid w:val="00E32F84"/>
     <w:rsid w:val="00E37C05"/>
     <w:rsid w:val="00E516FD"/>
     <w:rsid w:val="00E57396"/>
     <w:rsid w:val="00E639C6"/>
     <w:rsid w:val="00E7425A"/>
     <w:rsid w:val="00E77A0A"/>
     <w:rsid w:val="00E941D0"/>
     <w:rsid w:val="00E9508A"/>
     <w:rsid w:val="00EC2A10"/>
     <w:rsid w:val="00EC57D0"/>
     <w:rsid w:val="00EC6E46"/>
     <w:rsid w:val="00ED5AD2"/>
     <w:rsid w:val="00ED729D"/>
+    <w:rsid w:val="00EE26AE"/>
     <w:rsid w:val="00F01073"/>
     <w:rsid w:val="00F043E9"/>
+    <w:rsid w:val="00F12FFC"/>
     <w:rsid w:val="00F13EA6"/>
     <w:rsid w:val="00F26CD0"/>
     <w:rsid w:val="00F3436A"/>
+    <w:rsid w:val="00F44A92"/>
     <w:rsid w:val="00F44F69"/>
     <w:rsid w:val="00F4688A"/>
     <w:rsid w:val="00F511CC"/>
     <w:rsid w:val="00F54CB9"/>
     <w:rsid w:val="00F631C8"/>
     <w:rsid w:val="00F65033"/>
     <w:rsid w:val="00F670B3"/>
     <w:rsid w:val="00F907E0"/>
     <w:rsid w:val="00F90DF8"/>
     <w:rsid w:val="00F958F6"/>
     <w:rsid w:val="00F9609E"/>
     <w:rsid w:val="00FA22DC"/>
     <w:rsid w:val="00FA47FA"/>
     <w:rsid w:val="00FA4CF0"/>
     <w:rsid w:val="00FA6857"/>
     <w:rsid w:val="00FB26E3"/>
     <w:rsid w:val="00FC327A"/>
     <w:rsid w:val="00FC7E86"/>
     <w:rsid w:val="00FD33A6"/>
     <w:rsid w:val="00FD75B0"/>
     <w:rsid w:val="00FE19E7"/>
     <w:rsid w:val="00FE1ADE"/>
     <w:rsid w:val="00FE3252"/>
     <w:rsid w:val="00FF3F40"/>
     <w:rsid w:val="00FF732E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3C8F4D2C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D7B184BB-4C17-4050-AEF8-08A44D3831BE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
@@ -46782,55 +46637,55 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75897FD9-040F-411F-9A1A-234B204F4190}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>26</Pages>
-  <Words>5371</Words>
-  <Characters>5748</Characters>
+  <Words>8422</Words>
+  <Characters>9092</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>958</Lines>
-  <Paragraphs>855</Paragraphs>
+  <Lines>1390</Lines>
+  <Paragraphs>770</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10264</CharactersWithSpaces>
+  <CharactersWithSpaces>10038</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>鈺蓉 簡</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>